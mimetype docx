--- v0 (2025-10-08)
+++ v1 (2026-07-21)
@@ -1,55 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="741F1430" w14:textId="77777777" w:rsidR="002541D0" w:rsidRDefault="002541D0">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67567065" w14:textId="333D3C35" w:rsidR="002541D0" w:rsidRDefault="009F7987" w:rsidP="00BF5694">
       <w:pPr>
         <w:spacing w:before="87"/>
         <w:ind w:right="183"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="AS_FONDETTES_ATHLETISME"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00F529F6">
@@ -133,91 +132,91 @@
         </w:rPr>
         <w:t>USSP</w:t>
       </w:r>
       <w:r w:rsidR="00F05C26">
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F05C26" w:rsidRPr="00F529F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
         <w:t>ATHLETISME</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A22AF60" w14:textId="16A0612B" w:rsidR="002541D0" w:rsidRDefault="00F05C26">
+    <w:p w14:paraId="7A22AF60" w14:textId="4524438E" w:rsidR="002541D0" w:rsidRDefault="00F05C26">
       <w:pPr>
         <w:spacing w:before="99" w:line="385" w:lineRule="exact"/>
         <w:ind w:left="920" w:right="201"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="Fiche_d’inscription_2020/2021"/>
       <w:bookmarkStart w:id="2" w:name="Cette_fiche_peut_être_remplie_sur_votre_"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Fiche d’inscription 202</w:t>
       </w:r>
-      <w:r w:rsidR="00BF5694">
+      <w:r w:rsidR="00900578">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="00BF5694">
+      <w:r w:rsidR="00900578">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6110C1F6" w14:textId="3EA82A42" w:rsidR="002541D0" w:rsidRPr="00BF5694" w:rsidRDefault="00F05C26" w:rsidP="00BF5694">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="920" w:right="272"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Cette fic</w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="A_défaut,_merci_de_remplir_en_MAJUSCULES"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
@@ -297,53 +296,53 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
-              <v:rect w14:anchorId="1070097E" id="Rectangle 83" o:spid="_x0000_s1026" style="position:absolute;margin-left:313.1pt;margin-top:18.25pt;width:210.95pt;height:22.75pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWpLQ0BwIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N74oVyvOapXdrSpt&#10;L9K2H0AwjlExQwcSJ/36DuSyaftW1Q+I8TBnzhwOy7tDb9heoddga16Mcs6UldBou635t69P7+ac&#10;+SBsIwxYVfOj8vxu9fbNcnCVKqED0yhkBGJ9NbiadyG4Ksu87FQv/AicspRsAXsRKMRt1qAYCL03&#10;WZnn02wAbByCVN7T34dTkq8SftsqGT63rVeBmZoTt5BWTOsmrtlqKaotCtdpeaYh/oFFL7Slpleo&#10;BxEE26H+C6rXEsFDG0YS+gzaVkuVZqBpivyPaV464VSahcTx7iqT/3+w8tP+xX3BSN27Z5DfPbOw&#10;7oTdqntEGDolGmpXRKGywfnqWhADT6VsM3yEhq5W7AIkDQ4t9hGQpmOHJPXxKrU6BCbpZzmdLfLp&#10;hDNJuXI+X5ST1EJUl2qHPrxX0LO4qTnSVSZ0sX/2IbIR1eVIbGbhSRuTrtNYNhDlcpanAg9GNzGZ&#10;hsTtZm2Q7QUZYlE+FvNL39+O9TqQLY3uaz7P43cySlTj0TapSxDanPbExNizPFGRaD5fbaA5kjoI&#10;J8/RG6FNB/iTs4H8VnP/YydQcWY+WFJ4UYzH0aApGE9mJQV4m9ncZoSVBFXzwNlpuw4nU+8c6m1H&#10;nYo0u4V7upVWJ8FeWZ3JkqeSjmf/R9PexunU6ytd/QIAAP//AwBQSwMEFAAGAAgAAAAhALanSKrg&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyonQBWFLKpUKRyBLWUqkcn&#10;XpJAbIfYbQNfj3uC42qeZt4Wy9kM7EiT751FSBYCGNnG6d62CNvX1U0GzAdltRqcJYRv8rAsLy8K&#10;lWt3sms6bkLLYon1uULoQhhzzn3TkVF+4UayMXt3k1EhnlPL9aROsdwMPBVCcqN6Gxc6NVLVUfO5&#10;ORiEp2qb7J7f/H69383VqvYfX/LlB/H6an58ABZoDn8wnPWjOpTRqXYHqz0bEGQq04gi3Mp7YGdA&#10;3GUJsBohSwXwsuD/Xyh/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJaktDQHAgAA7QMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALanSKrgAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAAYQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" strokecolor="#92e185" strokeweight=".1pt">
+              <v:rect w14:anchorId="426F069E" id="Rectangle 83" o:spid="_x0000_s1026" style="position:absolute;margin-left:313.1pt;margin-top:18.25pt;width:210.95pt;height:22.75pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWpLQ0BwIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N74oVyvOapXdrSpt&#10;L9K2H0AwjlExQwcSJ/36DuSyaftW1Q+I8TBnzhwOy7tDb9heoddga16Mcs6UldBou635t69P7+ac&#10;+SBsIwxYVfOj8vxu9fbNcnCVKqED0yhkBGJ9NbiadyG4Ksu87FQv/AicspRsAXsRKMRt1qAYCL03&#10;WZnn02wAbByCVN7T34dTkq8SftsqGT63rVeBmZoTt5BWTOsmrtlqKaotCtdpeaYh/oFFL7Slpleo&#10;BxEE26H+C6rXEsFDG0YS+gzaVkuVZqBpivyPaV464VSahcTx7iqT/3+w8tP+xX3BSN27Z5DfPbOw&#10;7oTdqntEGDolGmpXRKGywfnqWhADT6VsM3yEhq5W7AIkDQ4t9hGQpmOHJPXxKrU6BCbpZzmdLfLp&#10;hDNJuXI+X5ST1EJUl2qHPrxX0LO4qTnSVSZ0sX/2IbIR1eVIbGbhSRuTrtNYNhDlcpanAg9GNzGZ&#10;hsTtZm2Q7QUZYlE+FvNL39+O9TqQLY3uaz7P43cySlTj0TapSxDanPbExNizPFGRaD5fbaA5kjoI&#10;J8/RG6FNB/iTs4H8VnP/YydQcWY+WFJ4UYzH0aApGE9mJQV4m9ncZoSVBFXzwNlpuw4nU+8c6m1H&#10;nYo0u4V7upVWJ8FeWZ3JkqeSjmf/R9PexunU6ytd/QIAAP//AwBQSwMEFAAGAAgAAAAhALanSKrg&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyonQBWFLKpUKRyBLWUqkcn&#10;XpJAbIfYbQNfj3uC42qeZt4Wy9kM7EiT751FSBYCGNnG6d62CNvX1U0GzAdltRqcJYRv8rAsLy8K&#10;lWt3sms6bkLLYon1uULoQhhzzn3TkVF+4UayMXt3k1EhnlPL9aROsdwMPBVCcqN6Gxc6NVLVUfO5&#10;ORiEp2qb7J7f/H69383VqvYfX/LlB/H6an58ABZoDn8wnPWjOpTRqXYHqz0bEGQq04gi3Mp7YGdA&#10;3GUJsBohSwXwsuD/Xyh/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJaktDQHAgAA7QMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALanSKrgAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAAYQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" strokecolor="#92e185" strokeweight=".1pt">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="Informations_générales"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00F05C26" w:rsidRPr="002A126E">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
         <w:t>Informations</w:t>
       </w:r>
       <w:r w:rsidR="00F05C26" w:rsidRPr="002A126E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -425,53 +424,53 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
-              <v:rect w14:anchorId="79F15974" id="Rectangle 82" o:spid="_x0000_s1026" style="position:absolute;margin-left:114.3pt;margin-top:1.05pt;width:159.35pt;height:22.75pt;z-index:-252012544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/vJ+XCAIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01xo2TZqulp1dxHS&#10;cpEWPsB1nMTC8Zix27R8PWP3sgXeEHmwPBnPmTPHx8vb/WDYTqHXYGteTHLOlJXQaNvV/NvXxzdz&#10;znwQthEGrKr5QXl+u3r9ajm6SpXQg2kUMgKxvhpdzfsQXJVlXvZqEH4CTllKtoCDCBRilzUoRkIf&#10;TFbm+btsBGwcglTe09/7Y5KvEn7bKhk+t61XgZmaE7eQVkzrJq7ZaimqDoXrtTzREP/AYhDaUtML&#10;1L0Igm1R/wU1aIngoQ0TCUMGbaulSjPQNEX+xzTPvXAqzULieHeRyf8/WPlp9+y+YKTu3RPI755Z&#10;WPfCduoOEcZeiYbaFVGobHS+uhTEwFMp24wfoaGrFdsASYN9i0MEpOnYPkl9uEit9oFJ+lnm5dub&#10;6YwzSblyPl+Us9RCVOdqhz68VzCwuKk50lUmdLF78iGyEdX5SGxm4VEbk67TWDYS5fImTwUejG5i&#10;Mg2J3WZtkO0EGWJRPhTzc9/fjg06kC2NHmo+z+N3NEpU48E2qUsQ2hz3xMTYkzxRkWg+X22gOZA6&#10;CEfP0RuhTQ/4k7OR/FZz/2MrUHFmPlhSeFFMp9GgKZjObkoK8Dqzuc4IKwmq5oGz43YdjqbeOtRd&#10;T52KNLuFO7qVVifBXlidyJKnko4n/0fTXsfp1MsrXf0CAAD//wMAUEsDBBQABgAIAAAAIQBzaySs&#10;4AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJNQ0irEqVCkcgS1lKpH&#10;J16SQLwOsdsGvp7lBLdZzWjmbb6abC9OOPrOkYJ4FoFAqp3pqFGwe1nfLEH4oMno3hEq+EIPq+Ly&#10;IteZcWfa4GkbGsEl5DOtoA1hyKT0dYtW+5kbkNh7c6PVgc+xkWbUZy63vUyiKJVWd8QLrR6wbLH+&#10;2B6tgsdyF++fXv1hc9hP5bry75/p87dS11fTwz2IgFP4C8MvPqNDwUyVO5LxoleQJMuUoyxiEOzf&#10;zRe3ICoF80UKssjl/weKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB/vJ+XCAIAAO0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBzaySs4AAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAGIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" strokecolor="#92e185" strokeweight=".1pt">
+              <v:rect w14:anchorId="3F888FDD" id="Rectangle 82" o:spid="_x0000_s1026" style="position:absolute;margin-left:114.3pt;margin-top:1.05pt;width:159.35pt;height:22.75pt;z-index:-252012544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/vJ+XCAIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01xo2TZqulp1dxHS&#10;cpEWPsB1nMTC8Zix27R8PWP3sgXeEHmwPBnPmTPHx8vb/WDYTqHXYGteTHLOlJXQaNvV/NvXxzdz&#10;znwQthEGrKr5QXl+u3r9ajm6SpXQg2kUMgKxvhpdzfsQXJVlXvZqEH4CTllKtoCDCBRilzUoRkIf&#10;TFbm+btsBGwcglTe09/7Y5KvEn7bKhk+t61XgZmaE7eQVkzrJq7ZaimqDoXrtTzREP/AYhDaUtML&#10;1L0Igm1R/wU1aIngoQ0TCUMGbaulSjPQNEX+xzTPvXAqzULieHeRyf8/WPlp9+y+YKTu3RPI755Z&#10;WPfCduoOEcZeiYbaFVGobHS+uhTEwFMp24wfoaGrFdsASYN9i0MEpOnYPkl9uEit9oFJ+lnm5dub&#10;6YwzSblyPl+Us9RCVOdqhz68VzCwuKk50lUmdLF78iGyEdX5SGxm4VEbk67TWDYS5fImTwUejG5i&#10;Mg2J3WZtkO0EGWJRPhTzc9/fjg06kC2NHmo+z+N3NEpU48E2qUsQ2hz3xMTYkzxRkWg+X22gOZA6&#10;CEfP0RuhTQ/4k7OR/FZz/2MrUHFmPlhSeFFMp9GgKZjObkoK8Dqzuc4IKwmq5oGz43YdjqbeOtRd&#10;T52KNLuFO7qVVifBXlidyJKnko4n/0fTXsfp1MsrXf0CAAD//wMAUEsDBBQABgAIAAAAIQBzaySs&#10;4AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJNQ0irEqVCkcgS1lKpH&#10;J16SQLwOsdsGvp7lBLdZzWjmbb6abC9OOPrOkYJ4FoFAqp3pqFGwe1nfLEH4oMno3hEq+EIPq+Ly&#10;IteZcWfa4GkbGsEl5DOtoA1hyKT0dYtW+5kbkNh7c6PVgc+xkWbUZy63vUyiKJVWd8QLrR6wbLH+&#10;2B6tgsdyF++fXv1hc9hP5bry75/p87dS11fTwz2IgFP4C8MvPqNDwUyVO5LxoleQJMuUoyxiEOzf&#10;zRe3ICoF80UKssjl/weKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB/vJ+XCAIAAO0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBzaySs4AAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAGIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" strokecolor="#92e185" strokeweight=".1pt">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="009704D0">
         <w:t>Nom</w:t>
       </w:r>
       <w:r w:rsidR="00F05C26">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F05C26">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="009704D0">
         <w:t xml:space="preserve">                                                         </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009704D0">
         <w:t>Prén</w:t>
       </w:r>
@@ -542,53 +541,53 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
-              <v:rect w14:anchorId="0DAAAB32" id="Rectangle 81" o:spid="_x0000_s1026" style="position:absolute;margin-left:113.85pt;margin-top:10.3pt;width:410.2pt;height:22.75pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9kI5tCQIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01zU7rZR09WqZRHS&#10;wiItfIDrOImF4zFjt2n5esZut1vgDZEHy5Oxz5w5c7y8OwyG7RV6DbbmxSTnTFkJjbZdzb99fXg3&#10;58wHYRthwKqaH5Xnd6u3b5ajq1QJPZhGISMQ66vR1bwPwVVZ5mWvBuEn4JSlZAs4iEAhdlmDYiT0&#10;wWRlnt9kI2DjEKTynv5uTkm+Svhtq2R4aluvAjM1J24hrZjWbVyz1VJUHQrXa3mmIf6BxSC0paIX&#10;qI0Igu1Q/wU1aIngoQ0TCUMGbaulSj1QN0X+RzfPvXAq9ULieHeRyf8/WPl5/+y+YKTu3SPI755Z&#10;WPfCduoeEcZeiYbKFVGobHS+ulyIgaerbDt+goZGK3YBkgaHFocISN2xQ5L6eJFaHQKT9HNW5ovZ&#10;lCYiKVfO54tylkqI6uW2Qx8+KBhY3NQcaZQJXewffYhsRPVyJBaz8KCNSeM0lo1EubzN0wUPRjcx&#10;mZrEbrs2yPaCDLHeFDf5/Fz3t2ODDmRLo4eaz/P4nYwS1Xhvm1QlCG1Oe2Ji7FmeqEg0n6+20BxJ&#10;HYST5+iN0KYH/MnZSH6ruf+xE6g4Mx8tKbwoplGOkILp7LakAK8z2+uMsJKgah44O23X4WTqnUPd&#10;9VSpSL1buKeptDoJ9srqTJY8lXQ8+z+a9jpOp15f6eoXAAAA//8DAFBLAwQUAAYACAAAACEALcKe&#10;6+AAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLogl7UbXlqYTQnAGxiTE&#10;LWu8ttA4VZJ15e3JTnCz5U+/v7/azGZgEzrfW5KQLAQwpMbqnloJu/fn2xyYD4q0GiyhhB/0sKkv&#10;LypVanuiN5y2oWUxhHypJHQhjCXnvunQKL+wI1K8HawzKsTVtVw7dYrhZuCpEBk3qqf4oVMjPnbY&#10;fG+PRoIrvj6Xdzfp68e0PDTF6kXkT8VOyuur+eEeWMA5/MFw1o/qUEenvT2S9myQkKbrdUTjIDJg&#10;Z0Cs8gTYXkKWJcDriv+vUP8CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfZCObQkCAADt&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALcKe6+AA&#10;AAAKAQAADwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" strokecolor="#cd1608" strokeweight=".1pt">
+              <v:rect w14:anchorId="56665BA6" id="Rectangle 81" o:spid="_x0000_s1026" style="position:absolute;margin-left:113.85pt;margin-top:10.3pt;width:410.2pt;height:22.75pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9kI5tCQIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01zU7rZR09WqZRHS&#10;wiItfIDrOImF4zFjt2n5esZut1vgDZEHy5Oxz5w5c7y8OwyG7RV6DbbmxSTnTFkJjbZdzb99fXg3&#10;58wHYRthwKqaH5Xnd6u3b5ajq1QJPZhGISMQ66vR1bwPwVVZ5mWvBuEn4JSlZAs4iEAhdlmDYiT0&#10;wWRlnt9kI2DjEKTynv5uTkm+Svhtq2R4aluvAjM1J24hrZjWbVyz1VJUHQrXa3mmIf6BxSC0paIX&#10;qI0Igu1Q/wU1aIngoQ0TCUMGbaulSj1QN0X+RzfPvXAq9ULieHeRyf8/WPl5/+y+YKTu3SPI755Z&#10;WPfCduoeEcZeiYbKFVGobHS+ulyIgaerbDt+goZGK3YBkgaHFocISN2xQ5L6eJFaHQKT9HNW5ovZ&#10;lCYiKVfO54tylkqI6uW2Qx8+KBhY3NQcaZQJXewffYhsRPVyJBaz8KCNSeM0lo1EubzN0wUPRjcx&#10;mZrEbrs2yPaCDLHeFDf5/Fz3t2ODDmRLo4eaz/P4nYwS1Xhvm1QlCG1Oe2Ji7FmeqEg0n6+20BxJ&#10;HYST5+iN0KYH/MnZSH6ruf+xE6g4Mx8tKbwoplGOkILp7LakAK8z2+uMsJKgah44O23X4WTqnUPd&#10;9VSpSL1buKeptDoJ9srqTJY8lXQ8+z+a9jpOp15f6eoXAAAA//8DAFBLAwQUAAYACAAAACEALcKe&#10;6+AAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLogl7UbXlqYTQnAGxiTE&#10;LWu8ttA4VZJ15e3JTnCz5U+/v7/azGZgEzrfW5KQLAQwpMbqnloJu/fn2xyYD4q0GiyhhB/0sKkv&#10;LypVanuiN5y2oWUxhHypJHQhjCXnvunQKL+wI1K8HawzKsTVtVw7dYrhZuCpEBk3qqf4oVMjPnbY&#10;fG+PRoIrvj6Xdzfp68e0PDTF6kXkT8VOyuur+eEeWMA5/MFw1o/qUEenvT2S9myQkKbrdUTjIDJg&#10;Z0Cs8gTYXkKWJcDriv+vUP8CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfZCObQkCAADt&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALcKe6+AA&#10;AAAKAQAADwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" strokecolor="#cd1608" strokeweight=".1pt">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00F05C26">
         <w:t>Email :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10810226" w14:textId="2CD88BE2" w:rsidR="002541D0" w:rsidRDefault="00F05C26">
       <w:pPr>
         <w:spacing w:before="214"/>
         <w:ind w:left="320"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="Important_:_Adresse_mail_obligatoire,_la"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
@@ -697,53 +696,53 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
-              <v:rect w14:anchorId="035EE396" id="Rectangle 79" o:spid="_x0000_s1026" style="position:absolute;margin-left:166pt;margin-top:.5pt;width:127.05pt;height:17.05pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCh+2xPBwIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthOkzQz4hRFsg4D&#10;ugvQ7QMUWbaFyaJGKXGyrx8lp2m2vQ3zg0Ca4iF5eLS6O/aGHRR6DbbixSTnTFkJtbZtxb99fXiz&#10;5MwHYWthwKqKn5Tnd+vXr1aDK9UUOjC1QkYg1peDq3gXgiuzzMtO9cJPwClLwQawF4FcbLMaxUDo&#10;vcmmeb7IBsDaIUjlPf3djkG+TvhNo2T43DReBWYqTr2FdGI6d/HM1itRtihcp+W5DfEPXfRCWyp6&#10;gdqKINge9V9QvZYIHpowkdBn0DRaqjQDTVPkf0zz1Amn0ixEjncXmvz/g5WfDk/uC8bWvXsE+d0z&#10;C5tO2FbdI8LQKVFTuSISlQ3Ol5eE6HhKZbvhI9S0WrEPkDg4NthHQJqOHRPVpwvV6hiYpJ/ForiZ&#10;38w5kxSbFotoxxKifM526MN7BT2LRsWRVpnQxeHRh/Hq85VYzMKDNiat01g2UIXpbZ4SPBhdx2Aa&#10;EtvdxiA7CBLEZlss8uW57m/Xeh1Ilkb3FV/m8RuFEtl4Z+tUJQhtRpuaNvZMT2Qkis+XO6hPxA7C&#10;qDl6I2R0gD85G0hvFfc/9gIVZ+aDJYbfFrNZFGhyZvPbKTl4HdldR4SVBFXxwNlobsIo6r1D3XZU&#10;qUizW7inrTQ6EfbS1blZ0lSi/Kz/KNprP916eaXrXwAAAP//AwBQSwMEFAAGAAgAAAAhANJYp6Le&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISFwQSz/o1JamE0Jwho1JiFvW&#10;eG2hcaom68q/x5zgZFmP9fp5q81iBzHj5HtHCuJVBAKpcaanVsH+7fk2B+GDJqMHR6jgGz1s6suL&#10;SpfGnWmL8y60gkPIl1pBF8JYSumbDq32KzciMTu6yerA69RKM+kzh9tBJlG0llb3xB86PeJjh83X&#10;7mQVTMXnR5rdJK/vc3psiruXKH8q9kpdXy0P9yACLuHvGH71WR1qdjq4ExkvBgVpmnCXwIAH8yxf&#10;xyAODLIYZF3J/wXqHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCh+2xPBwIAAO0DAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDSWKei3gAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAAGEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" strokecolor="#cd1608" strokeweight=".1pt">
+              <v:rect w14:anchorId="783F27B0" id="Rectangle 79" o:spid="_x0000_s1026" style="position:absolute;margin-left:166pt;margin-top:.5pt;width:127.05pt;height:17.05pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCh+2xPBwIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthOkzQz4hRFsg4D&#10;ugvQ7QMUWbaFyaJGKXGyrx8lp2m2vQ3zg0Ca4iF5eLS6O/aGHRR6DbbixSTnTFkJtbZtxb99fXiz&#10;5MwHYWthwKqKn5Tnd+vXr1aDK9UUOjC1QkYg1peDq3gXgiuzzMtO9cJPwClLwQawF4FcbLMaxUDo&#10;vcmmeb7IBsDaIUjlPf3djkG+TvhNo2T43DReBWYqTr2FdGI6d/HM1itRtihcp+W5DfEPXfRCWyp6&#10;gdqKINge9V9QvZYIHpowkdBn0DRaqjQDTVPkf0zz1Amn0ixEjncXmvz/g5WfDk/uC8bWvXsE+d0z&#10;C5tO2FbdI8LQKVFTuSISlQ3Ol5eE6HhKZbvhI9S0WrEPkDg4NthHQJqOHRPVpwvV6hiYpJ/ForiZ&#10;38w5kxSbFotoxxKifM526MN7BT2LRsWRVpnQxeHRh/Hq85VYzMKDNiat01g2UIXpbZ4SPBhdx2Aa&#10;EtvdxiA7CBLEZlss8uW57m/Xeh1Ilkb3FV/m8RuFEtl4Z+tUJQhtRpuaNvZMT2Qkis+XO6hPxA7C&#10;qDl6I2R0gD85G0hvFfc/9gIVZ+aDJYbfFrNZFGhyZvPbKTl4HdldR4SVBFXxwNlobsIo6r1D3XZU&#10;qUizW7inrTQ6EfbS1blZ0lSi/Kz/KNprP916eaXrXwAAAP//AwBQSwMEFAAGAAgAAAAhANJYp6Le&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISFwQSz/o1JamE0Jwho1JiFvW&#10;eG2hcaom68q/x5zgZFmP9fp5q81iBzHj5HtHCuJVBAKpcaanVsH+7fk2B+GDJqMHR6jgGz1s6suL&#10;SpfGnWmL8y60gkPIl1pBF8JYSumbDq32KzciMTu6yerA69RKM+kzh9tBJlG0llb3xB86PeJjh83X&#10;7mQVTMXnR5rdJK/vc3psiruXKH8q9kpdXy0P9yACLuHvGH71WR1qdjq4ExkvBgVpmnCXwIAH8yxf&#10;xyAODLIYZF3J/wXqHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCh+2xPBwIAAO0DAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDSWKei3gAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAAGEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" strokecolor="#cd1608" strokeweight=".1pt">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00F05C26">
         <w:t>Téléphone mobile :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="089A054A" w14:textId="77777777" w:rsidR="002541D0" w:rsidRDefault="002541D0">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17C9A8D9" w14:textId="782FEEA1" w:rsidR="002541D0" w:rsidRDefault="00F529F6">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4639"/>
           <w:tab w:val="left" w:pos="5711"/>
@@ -800,53 +799,53 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
-              <v:rect w14:anchorId="35E689A9" id="Rectangle 78" o:spid="_x0000_s1026" style="position:absolute;margin-left:160.9pt;margin-top:5.05pt;width:113.45pt;height:17.05pt;z-index:-252009472;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA/VN0CAIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vviypE2NOEWRtsOA&#10;rhvQ7QMUWY6FyaJGKXGyrx8lJ2m2vQ3zg0Ca4iF5eLS43feG7RR6DbbmxSTnTFkJjbabmn/7+vhu&#10;zpkPwjbCgFU1PyjPb5dv3ywGV6kSOjCNQkYg1leDq3kXgquyzMtO9cJPwClLwRawF4Fc3GQNioHQ&#10;e5OVeX6VDYCNQ5DKe/p7Pwb5MuG3rZLhc9t6FZipOfUW0onpXMczWy5EtUHhOi2PbYh/6KIX2lLR&#10;M9S9CIJtUf8F1WuJ4KENEwl9Bm2rpUoz0DRF/sc0L51wKs1C5Hh3psn/P1j5vHtxXzC27t0TyO+e&#10;WVh1wm7UHSIMnRINlSsiUdngfHVOiI6nVLYePkFDqxXbAImDfYt9BKTp2D5RfThTrfaBSfpZTKf5&#10;vJhxJilWFlez97NUQlSnbIc+fFDQs2jUHGmVCV3snnyI3YjqdCUWs/CojUnrNJYNVKG8zlOCB6Ob&#10;GExD4ma9Msh2ggRxUz4U81Pd3671OpAsje5rPs/jNwolsvFgm1QlCG1Gmzox9khPZCSKz1draA7E&#10;DsKoOXojZHSAPzkbSG819z+2AhVn5qMlhm8iIyTQ5Exn1yU5eBlZX0aElQRV88DZaK7CKOqtQ73p&#10;qFKRZrdwR1tpdSLstatjs6SpxONR/1G0l3669fpKl78AAAD//wMAUEsDBBQABgAIAAAAIQAaf1wQ&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAFITvJv6HzTPxZhcQa4MsjSGpR01rbXpc&#10;2Ceg7Ftkty366/s86XEyk5lv8uVke3HE0XeOFMSzCARS7UxHjYLt6+pmAcIHTUb3jlDBN3pYFpcX&#10;uc6MO9Eaj5vQCC4hn2kFbQhDJqWvW7Taz9yAxN67G60OLMdGmlGfuNz2MomiubS6I15o9YBli/Xn&#10;5mAVPJXbePf85vfr/W4qV5X/+Jq//Ch1fTU9PoAIOIW/MPziMzoUzFS5AxkvegW3SczogY0oBsGB&#10;u3RxD6JSkKYJyCKX/x8UZwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCA/VN0CAIAAO0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAaf1wQ4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAGIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" strokecolor="#92e185" strokeweight=".1pt">
+              <v:rect w14:anchorId="72B8F85B" id="Rectangle 78" o:spid="_x0000_s1026" style="position:absolute;margin-left:160.9pt;margin-top:5.05pt;width:113.45pt;height:17.05pt;z-index:-252009472;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA/VN0CAIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vviypE2NOEWRtsOA&#10;rhvQ7QMUWY6FyaJGKXGyrx8lJ2m2vQ3zg0Ca4iF5eLS43feG7RR6DbbmxSTnTFkJjbabmn/7+vhu&#10;zpkPwjbCgFU1PyjPb5dv3ywGV6kSOjCNQkYg1leDq3kXgquyzMtO9cJPwClLwRawF4Fc3GQNioHQ&#10;e5OVeX6VDYCNQ5DKe/p7Pwb5MuG3rZLhc9t6FZipOfUW0onpXMczWy5EtUHhOi2PbYh/6KIX2lLR&#10;M9S9CIJtUf8F1WuJ4KENEwl9Bm2rpUoz0DRF/sc0L51wKs1C5Hh3psn/P1j5vHtxXzC27t0TyO+e&#10;WVh1wm7UHSIMnRINlSsiUdngfHVOiI6nVLYePkFDqxXbAImDfYt9BKTp2D5RfThTrfaBSfpZTKf5&#10;vJhxJilWFlez97NUQlSnbIc+fFDQs2jUHGmVCV3snnyI3YjqdCUWs/CojUnrNJYNVKG8zlOCB6Ob&#10;GExD4ma9Msh2ggRxUz4U81Pd3671OpAsje5rPs/jNwolsvFgm1QlCG1Gmzox9khPZCSKz1draA7E&#10;DsKoOXojZHSAPzkbSG819z+2AhVn5qMlhm8iIyTQ5Exn1yU5eBlZX0aElQRV88DZaK7CKOqtQ73p&#10;qFKRZrdwR1tpdSLstatjs6SpxONR/1G0l3669fpKl78AAAD//wMAUEsDBBQABgAIAAAAIQAaf1wQ&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAFITvJv6HzTPxZhcQa4MsjSGpR01rbXpc&#10;2Ceg7Ftkty366/s86XEyk5lv8uVke3HE0XeOFMSzCARS7UxHjYLt6+pmAcIHTUb3jlDBN3pYFpcX&#10;uc6MO9Eaj5vQCC4hn2kFbQhDJqWvW7Taz9yAxN67G60OLMdGmlGfuNz2MomiubS6I15o9YBli/Xn&#10;5mAVPJXbePf85vfr/W4qV5X/+Jq//Ch1fTU9PoAIOIW/MPziMzoUzFS5AxkvegW3SczogY0oBsGB&#10;u3RxD6JSkKYJyCKX/x8UZwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCA/VN0CAIAAO0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAaf1wQ4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAGIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" strokecolor="#92e185" strokeweight=".1pt">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251308032" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="031AB031" wp14:editId="4FF52D90">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4163060</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>115570</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="114935" cy="114935"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="67" name="Rectangle 77"/>
@@ -879,53 +878,53 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
-              <v:rect w14:anchorId="4CADB8D4" id="Rectangle 77" o:spid="_x0000_s1026" style="position:absolute;margin-left:327.8pt;margin-top:9.1pt;width:9.05pt;height:9.05pt;z-index:-252008448;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCtjDn/wEAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhO06014hRFug4D&#10;ugvQ7QMYWbaFyaJGKXG6rx8lp2mwvQ3zg0Ca5CF5dLS6OQxW7DUFg66W5WwuhXYKG+O6Wn7/dv/m&#10;SooQwTVg0elaPukgb9avX61GX+kF9mgbTYJBXKhGX8s+Rl8VRVC9HiDM0GvHwRZpgMgudUVDMDL6&#10;YIvFfP62GJEaT6h0CPz3bgrKdcZvW63il7YNOgpbS54t5pPyuU1nsV5B1RH43qjjGPAPUwxgHDc9&#10;Qd1BBLEj8xfUYBRhwDbOFA4Ftq1ROu/A25TzP7Z57MHrvAuTE/yJpvD/YNXn/aP/Smn04B9Q/QjC&#10;4aYH1+lbIhx7DQ23KxNRxehDdSpITuBSsR0/YcNXC7uImYNDS0MC5O3EIVP9dKJaH6JQ/LMsl9cX&#10;l1IoDh3t1AGq52JPIX7QOIhk1JL4JjM47B9CnFKfU1Ivh/fG2nyb1okxg17Mc0VAa5oUzUtSt91Y&#10;EntIgshfXo3XP08bTGRZWjPU8uqUBFVi471rcpsIxk42T23dkZ7ESBJfqLbYPDE7hJPm+I2w0SP9&#10;kmJkvdUy/NwBaSnsR8cMX5fLZRJodpaX7xbs0Hlkex4BpxiqllGKydzESdQ7T6bruVOZd3d4y7fS&#10;mszYy1THYVlTmfOj/pNoz/2c9fJK178BAAD//wMAUEsDBBQABgAIAAAAIQBz+Olr4QAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGLtBsbuqkxmyKitBV6sBXB2zY7JsHsbMhu&#10;2/jvHU96HN7He98Uy9F14oRDaD1puJ0mIJAqb1uqNbztnycLECEasqbzhBq+McCyvLwoTG79mV7x&#10;tIu14BIKudHQxNjnUoaqQWfC1PdInH36wZnI51BLO5gzl7tOzpJESWda4oXG9PjYYPW1OzoN22yb&#10;rfubl6d3t1qp9XhnN+Yjan19NT7cg4g4xj8YfvVZHUp2Ovgj2SA6DWo+V4xysJiBYEBlaQbioCFV&#10;KciykP8/KH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQrYw5/8BAADtAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAc/jpa+EAAAAJAQAADwAA&#10;AAAAAAAAAAAAAABZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;" filled="f" strokeweight=".9pt">
+              <v:rect w14:anchorId="04FF29F8" id="Rectangle 77" o:spid="_x0000_s1026" style="position:absolute;margin-left:327.8pt;margin-top:9.1pt;width:9.05pt;height:9.05pt;z-index:-252008448;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCtjDn/wEAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhO06014hRFug4D&#10;ugvQ7QMYWbaFyaJGKXG6rx8lp2mwvQ3zg0Ca5CF5dLS6OQxW7DUFg66W5WwuhXYKG+O6Wn7/dv/m&#10;SooQwTVg0elaPukgb9avX61GX+kF9mgbTYJBXKhGX8s+Rl8VRVC9HiDM0GvHwRZpgMgudUVDMDL6&#10;YIvFfP62GJEaT6h0CPz3bgrKdcZvW63il7YNOgpbS54t5pPyuU1nsV5B1RH43qjjGPAPUwxgHDc9&#10;Qd1BBLEj8xfUYBRhwDbOFA4Ftq1ROu/A25TzP7Z57MHrvAuTE/yJpvD/YNXn/aP/Smn04B9Q/QjC&#10;4aYH1+lbIhx7DQ23KxNRxehDdSpITuBSsR0/YcNXC7uImYNDS0MC5O3EIVP9dKJaH6JQ/LMsl9cX&#10;l1IoDh3t1AGq52JPIX7QOIhk1JL4JjM47B9CnFKfU1Ivh/fG2nyb1okxg17Mc0VAa5oUzUtSt91Y&#10;EntIgshfXo3XP08bTGRZWjPU8uqUBFVi471rcpsIxk42T23dkZ7ESBJfqLbYPDE7hJPm+I2w0SP9&#10;kmJkvdUy/NwBaSnsR8cMX5fLZRJodpaX7xbs0Hlkex4BpxiqllGKydzESdQ7T6bruVOZd3d4y7fS&#10;mszYy1THYVlTmfOj/pNoz/2c9fJK178BAAD//wMAUEsDBBQABgAIAAAAIQBz+Olr4QAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGLtBsbuqkxmyKitBV6sBXB2zY7JsHsbMhu&#10;2/jvHU96HN7He98Uy9F14oRDaD1puJ0mIJAqb1uqNbztnycLECEasqbzhBq+McCyvLwoTG79mV7x&#10;tIu14BIKudHQxNjnUoaqQWfC1PdInH36wZnI51BLO5gzl7tOzpJESWda4oXG9PjYYPW1OzoN22yb&#10;rfubl6d3t1qp9XhnN+Yjan19NT7cg4g4xj8YfvVZHUp2Ovgj2SA6DWo+V4xysJiBYEBlaQbioCFV&#10;KciykP8/KH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQrYw5/8BAADtAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAc/jpa+EAAAAJAQAADwAA&#10;AAAAAAAAAAAAAABZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;" filled="f" strokeweight=".9pt">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251309056" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31E60338" wp14:editId="010C6D16">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4638675</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>115570</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="114935" cy="114935"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="66" name="Rectangle 76"/>
@@ -958,53 +957,53 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
-              <v:rect w14:anchorId="49C93F64" id="Rectangle 76" o:spid="_x0000_s1026" style="position:absolute;margin-left:365.25pt;margin-top:9.1pt;width:9.05pt;height:9.05pt;z-index:-252007424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCtjDn/wEAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhO06014hRFug4D&#10;ugvQ7QMYWbaFyaJGKXG6rx8lp2mwvQ3zg0Ca5CF5dLS6OQxW7DUFg66W5WwuhXYKG+O6Wn7/dv/m&#10;SooQwTVg0elaPukgb9avX61GX+kF9mgbTYJBXKhGX8s+Rl8VRVC9HiDM0GvHwRZpgMgudUVDMDL6&#10;YIvFfP62GJEaT6h0CPz3bgrKdcZvW63il7YNOgpbS54t5pPyuU1nsV5B1RH43qjjGPAPUwxgHDc9&#10;Qd1BBLEj8xfUYBRhwDbOFA4Ftq1ROu/A25TzP7Z57MHrvAuTE/yJpvD/YNXn/aP/Smn04B9Q/QjC&#10;4aYH1+lbIhx7DQ23KxNRxehDdSpITuBSsR0/YcNXC7uImYNDS0MC5O3EIVP9dKJaH6JQ/LMsl9cX&#10;l1IoDh3t1AGq52JPIX7QOIhk1JL4JjM47B9CnFKfU1Ivh/fG2nyb1okxg17Mc0VAa5oUzUtSt91Y&#10;EntIgshfXo3XP08bTGRZWjPU8uqUBFVi471rcpsIxk42T23dkZ7ESBJfqLbYPDE7hJPm+I2w0SP9&#10;kmJkvdUy/NwBaSnsR8cMX5fLZRJodpaX7xbs0Hlkex4BpxiqllGKydzESdQ7T6bruVOZd3d4y7fS&#10;mszYy1THYVlTmfOj/pNoz/2c9fJK178BAAD//wMAUEsDBBQABgAIAAAAIQDOG+Qf4QAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hmYIXsRsbTWLMpogorUIPVin0ts1Ok2B2NmS3&#10;bfz3HU96HN7He98U89F24oiDbx0puJ1GIJAqZ1qqFXx9vt5kIHzQZHTnCBX8oId5eXlR6Ny4E33g&#10;cR1qwSXkc62gCaHPpfRVg1b7qeuRONu7werA51BLM+gTl9tOzqIokVa3xAuN7vG5wep7fbAKVukq&#10;XfbX7y8bu1gky/HBvOltUOpqMj49ggg4hj8YfvVZHUp22rkDGS86BWkc3TPKQTYDwUB6lyUgdgri&#10;JAZZFvL/B+UZAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQrYw5/8BAADtAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAzhvkH+EAAAAJAQAADwAA&#10;AAAAAAAAAAAAAABZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;" filled="f" strokeweight=".9pt">
+              <v:rect w14:anchorId="5405A1E2" id="Rectangle 76" o:spid="_x0000_s1026" style="position:absolute;margin-left:365.25pt;margin-top:9.1pt;width:9.05pt;height:9.05pt;z-index:-252007424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCtjDn/wEAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhO06014hRFug4D&#10;ugvQ7QMYWbaFyaJGKXG6rx8lp2mwvQ3zg0Ca5CF5dLS6OQxW7DUFg66W5WwuhXYKG+O6Wn7/dv/m&#10;SooQwTVg0elaPukgb9avX61GX+kF9mgbTYJBXKhGX8s+Rl8VRVC9HiDM0GvHwRZpgMgudUVDMDL6&#10;YIvFfP62GJEaT6h0CPz3bgrKdcZvW63il7YNOgpbS54t5pPyuU1nsV5B1RH43qjjGPAPUwxgHDc9&#10;Qd1BBLEj8xfUYBRhwDbOFA4Ftq1ROu/A25TzP7Z57MHrvAuTE/yJpvD/YNXn/aP/Smn04B9Q/QjC&#10;4aYH1+lbIhx7DQ23KxNRxehDdSpITuBSsR0/YcNXC7uImYNDS0MC5O3EIVP9dKJaH6JQ/LMsl9cX&#10;l1IoDh3t1AGq52JPIX7QOIhk1JL4JjM47B9CnFKfU1Ivh/fG2nyb1okxg17Mc0VAa5oUzUtSt91Y&#10;EntIgshfXo3XP08bTGRZWjPU8uqUBFVi471rcpsIxk42T23dkZ7ESBJfqLbYPDE7hJPm+I2w0SP9&#10;kmJkvdUy/NwBaSnsR8cMX5fLZRJodpaX7xbs0Hlkex4BpxiqllGKydzESdQ7T6bruVOZd3d4y7fS&#10;mszYy1THYVlTmfOj/pNoz/2c9fJK178BAAD//wMAUEsDBBQABgAIAAAAIQDOG+Qf4QAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hmYIXsRsbTWLMpogorUIPVin0ts1Ok2B2NmS3&#10;bfz3HU96HN7He98U89F24oiDbx0puJ1GIJAqZ1qqFXx9vt5kIHzQZHTnCBX8oId5eXlR6Ny4E33g&#10;cR1qwSXkc62gCaHPpfRVg1b7qeuRONu7werA51BLM+gTl9tOzqIokVa3xAuN7vG5wep7fbAKVukq&#10;XfbX7y8bu1gky/HBvOltUOpqMj49ggg4hj8YfvVZHUp22rkDGS86BWkc3TPKQTYDwUB6lyUgdgri&#10;JAZZFvL/B+UZAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQrYw5/8BAADtAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAzhvkH+EAAAAJAQAADwAA&#10;AAAAAAAAAAAAAABZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;" filled="f" strokeweight=".9pt">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00F05C26">
         <w:t>Date de</w:t>
       </w:r>
       <w:r w:rsidR="00F05C26">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F05C26">
         <w:t>naissance</w:t>
       </w:r>
       <w:r w:rsidR="00F05C26">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F05C26">
@@ -1095,53 +1094,53 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
-              <v:rect w14:anchorId="3CD56CD4" id="Rectangle 75" o:spid="_x0000_s1026" style="position:absolute;margin-left:115.15pt;margin-top:5pt;width:409.1pt;height:17.05pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCERaoTCAIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817JUO7EFy0HgJEWB&#10;9AGk/QCaoiSiFJdd0pbdr++Ssh2jvRXVgeBqydnZ2eHq7tAbtlfoNdiK55MpZ8pKqLVtK/7929O7&#10;BWc+CFsLA1ZV/Kg8v1u/fbMaXKkK6MDUChmBWF8OruJdCK7MMi871Qs/AacsJRvAXgQKsc1qFAOh&#10;9yYrptObbACsHYJU3tPfhzHJ1wm/aZQMX5rGq8BMxYlbSCumdRvXbL0SZYvCdVqeaIh/YNELbano&#10;BepBBMF2qP+C6rVE8NCEiYQ+g6bRUqUeqJt8+kc3L51wKvVC4nh3kcn/P1j5ef/ivmKk7t0zyB+e&#10;Wdh0wrbqHhGGTomayuVRqGxwvrxciIGnq2w7fIKaRit2AZIGhwb7CEjdsUOS+niRWh0Ck/Rzni/n&#10;81uaiKRckd/M389TCVGebzv04YOCnsVNxZFGmdDF/tmHyEaU5yOxmIUnbUwap7FsIMoFwae+wOg6&#10;JlOA7XZjkO0FGWJZPOaLc11/fazXgWxpdF/xxTR+o1GiGo+2TlWC0GbcExNjT/JERaL5fLmF+kjq&#10;IIyeozdCmw7wF2cD+a3i/udOoOLMfLSk8DKfzaJBUzCb3xYU4HVme50RVhJUxQNn43YTRlPvHOq2&#10;o0p56t3CPU2l0UmwV1YnsuSppOPJ/9G013E69fpK178BAAD//wMAUEsDBBQABgAIAAAAIQD9RU6g&#10;4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k91CJaR2S0wTPGpAJBy3&#10;7dgWurO1u0D11zuc9Dh5X958L12OthNnHHzrSEM0USCQSle1VGvYvq8eFiB8MFSZzhFq+EYPy+z2&#10;JjVJ5S60xvMm1IJLyCdGQxNCn0jpywat8RPXI3H26QZrAp9DLavBXLjcdnKq1Fxa0xJ/aEyPeYPl&#10;cXOyGl7ybbR7/fD79X435qvCH77mbz9a39+Nz08gAo7hD4arPqtDxk6FO1HlRadhOlMzRjlQvOkK&#10;qHjxCKLQEMcRyCyV/ydkvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCERaoTCAIAAO0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD9RU6g4AAA&#10;AAoBAAAPAAAAAAAAAAAAAAAAAGIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" strokecolor="#92e185" strokeweight=".1pt">
+              <v:rect w14:anchorId="529B9A95" id="Rectangle 75" o:spid="_x0000_s1026" style="position:absolute;margin-left:115.15pt;margin-top:5pt;width:409.1pt;height:17.05pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCERaoTCAIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817JUO7EFy0HgJEWB&#10;9AGk/QCaoiSiFJdd0pbdr++Ssh2jvRXVgeBqydnZ2eHq7tAbtlfoNdiK55MpZ8pKqLVtK/7929O7&#10;BWc+CFsLA1ZV/Kg8v1u/fbMaXKkK6MDUChmBWF8OruJdCK7MMi871Qs/AacsJRvAXgQKsc1qFAOh&#10;9yYrptObbACsHYJU3tPfhzHJ1wm/aZQMX5rGq8BMxYlbSCumdRvXbL0SZYvCdVqeaIh/YNELbano&#10;BepBBMF2qP+C6rVE8NCEiYQ+g6bRUqUeqJt8+kc3L51wKvVC4nh3kcn/P1j5ef/ivmKk7t0zyB+e&#10;Wdh0wrbqHhGGTomayuVRqGxwvrxciIGnq2w7fIKaRit2AZIGhwb7CEjdsUOS+niRWh0Ck/Rzni/n&#10;81uaiKRckd/M389TCVGebzv04YOCnsVNxZFGmdDF/tmHyEaU5yOxmIUnbUwap7FsIMoFwae+wOg6&#10;JlOA7XZjkO0FGWJZPOaLc11/fazXgWxpdF/xxTR+o1GiGo+2TlWC0GbcExNjT/JERaL5fLmF+kjq&#10;IIyeozdCmw7wF2cD+a3i/udOoOLMfLSk8DKfzaJBUzCb3xYU4HVme50RVhJUxQNn43YTRlPvHOq2&#10;o0p56t3CPU2l0UmwV1YnsuSppOPJ/9G013E69fpK178BAAD//wMAUEsDBBQABgAIAAAAIQD9RU6g&#10;4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k91CJaR2S0wTPGpAJBy3&#10;7dgWurO1u0D11zuc9Dh5X958L12OthNnHHzrSEM0USCQSle1VGvYvq8eFiB8MFSZzhFq+EYPy+z2&#10;JjVJ5S60xvMm1IJLyCdGQxNCn0jpywat8RPXI3H26QZrAp9DLavBXLjcdnKq1Fxa0xJ/aEyPeYPl&#10;cXOyGl7ybbR7/fD79X435qvCH77mbz9a39+Nz08gAo7hD4arPqtDxk6FO1HlRadhOlMzRjlQvOkK&#10;qHjxCKLQEMcRyCyV/ydkvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCERaoTCAIAAO0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD9RU6g4AAA&#10;AAoBAAAPAAAAAAAAAAAAAAAAAGIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" strokecolor="#92e185" strokeweight=".1pt">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00F05C26">
         <w:t>Adresse :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CF988E4" w14:textId="11C2DD38" w:rsidR="002541D0" w:rsidRDefault="00BF5694">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
@@ -1186,53 +1185,53 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
-              <v:rect w14:anchorId="523E3965" id="Rectangle 74" o:spid="_x0000_s1026" style="position:absolute;margin-left:313.05pt;margin-top:16.85pt;width:209.2pt;height:17.05pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBAgGKYCAIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01zobaOmq1V3FyEt&#13;&#10;C9LCB7iO01g4HjN2m5avZ+xetsAbIg+WJ2OfOXPmeHG77w3bKfQabM2LUc6ZshIabTc1//b18d2c&#13;&#10;Mx+EbYQBq2p+UJ7fLt++WQyuUiV0YBqFjECsrwZX8y4EV2WZl53qhR+BU5aSLWAvAoW4yRoUA6H3&#13;&#10;JivzfJoNgI1DkMp7+nt/TPJlwm9bJcPntvUqMFNz4hbSimldxzVbLkS1QeE6LU80xD+w6IW2VPQC&#13;&#10;dS+CYFvUf0H1WiJ4aMNIQp9B22qpUg/UTZH/0c1LJ5xKvZA43l1k8v8PVj7vXtwXjNS9ewL53TML&#13;&#10;q07YjbpDhKFToqFyRRQqG5yvLhdi4OkqWw+foKHRim2ApMG+xT4CUndsn6Q+XKRW+8Ak/SynkxmN&#13;&#10;jzNJubKYTt5PUglRnW879OGDgp7FTc2RRpnQxe7Jh8hGVOcjsZiFR21MGqexbCDK5SxPFzwY3cRk&#13;&#10;ahI365VBthNkiJvyoZif6/52rNeBbGl0X/N5Hr+jUaIaD7ZJVYLQ5rgnJsae5ImKRPP5ag3NgdRB&#13;&#10;OHqO3ghtOsCfnA3kt5r7H1uBijPz0ZLCN8V4HA2agvFkVlKA15n1dUZYSVA1D5wdt6twNPXWod50&#13;&#10;VKlIvVu4o6m0Ogn2yupEljyVdDz5P5r2Ok6nXl/p8hcAAAD//wMAUEsDBBQABgAIAAAAIQBVgqS9&#13;&#10;5AAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2T+B82Y+INtgUspHRLTA0eNSASjtt2&#13;&#10;bKvd2dpdoPrrHU56ecnkvXkfyXowrThj7xpLCsJJAAKpsGVDlYL962a8BOG8plK3llDBNzpYpzej&#13;&#10;RMelvdAWzztfCTYhF2sFtfddLKUrajTaTWyHxNy77Y32fPaVLHt9YXPTymkQRNLohjih1h1mNRaf&#13;&#10;u5NR8JTtw8Pzmztuj4ch2+Tu4yt6+VHq7nZ4XDE8rEB4HPzfB1w3cH9IuVhuT1Q60SqIplHIUgWz&#13;&#10;2QLEVRDM5/cgcqYWS5BpIv/vSH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#13;&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#13;&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQIBimAgC&#13;&#10;AADtAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVYKk&#13;&#10;veQAAAAPAQAADwAAAAAAAAAAAAAAAABiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#13;&#10;AHMFAAAAAA==&#13;&#10;" filled="f" strokecolor="#92e185" strokeweight=".1pt">
+              <v:rect w14:anchorId="7AFC407B" id="Rectangle 74" o:spid="_x0000_s1026" style="position:absolute;margin-left:313.05pt;margin-top:16.85pt;width:209.2pt;height:17.05pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAgGKYCAIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01zobaOmq1V3FyEt&#10;C9LCB7iO01g4HjN2m5avZ+xetsAbIg+WJ2OfOXPmeHG77w3bKfQabM2LUc6ZshIabTc1//b18d2c&#10;Mx+EbYQBq2p+UJ7fLt++WQyuUiV0YBqFjECsrwZX8y4EV2WZl53qhR+BU5aSLWAvAoW4yRoUA6H3&#10;JivzfJoNgI1DkMp7+nt/TPJlwm9bJcPntvUqMFNz4hbSimldxzVbLkS1QeE6LU80xD+w6IW2VPQC&#10;dS+CYFvUf0H1WiJ4aMNIQp9B22qpUg/UTZH/0c1LJ5xKvZA43l1k8v8PVj7vXtwXjNS9ewL53TML&#10;q07YjbpDhKFToqFyRRQqG5yvLhdi4OkqWw+foKHRim2ApMG+xT4CUndsn6Q+XKRW+8Ak/SynkxmN&#10;jzNJubKYTt5PUglRnW879OGDgp7FTc2RRpnQxe7Jh8hGVOcjsZiFR21MGqexbCDK5SxPFzwY3cRk&#10;ahI365VBthNkiJvyoZif6/52rNeBbGl0X/N5Hr+jUaIaD7ZJVYLQ5rgnJsae5ImKRPP5ag3NgdRB&#10;OHqO3ghtOsCfnA3kt5r7H1uBijPz0ZLCN8V4HA2agvFkVlKA15n1dUZYSVA1D5wdt6twNPXWod50&#10;VKlIvVu4o6m0Ogn2yupEljyVdDz5P5r2Ok6nXl/p8hcAAAD//wMAUEsDBBQABgAIAAAAIQAGR/cC&#10;4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k20BC6ndEtMEjxoQCcdt&#10;d2yr3dnaWaD6611Oepy8L+99k61G24kTDtw6UhBPIhBIlTMt1Qp2r+u7JQj2mozuHKGCb2RY5ddX&#10;mU6NO9MGT1tfi1BCnGoFjfd9KiVXDVrNE9cjhezdDVb7cA61NIM+h3LbyWkUJdLqlsJCo3ssGqw+&#10;t0er4KnYxfvnNz5sDvuxWJf88ZW8/Ch1ezM+PoDwOPo/GC76QR3y4FS6IxkWnYJkmsQBVTCbLUBc&#10;gGg+vwdRhmixBJln8v8L+S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQIBimAgCAADt&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEABkf3AuEA&#10;AAAKAQAADwAAAAAAAAAAAAAAAABiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" strokecolor="#92e185" strokeweight=".1pt">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C05973B" w14:textId="77777777" w:rsidR="002541D0" w:rsidRDefault="002541D0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:sectPr w:rsidR="002541D0" w:rsidSect="00233398">
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="460" w:right="1100" w:bottom="1640" w:left="1100" w:header="283" w:footer="850" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D876469" w14:textId="19A35BA8" w:rsidR="002541D0" w:rsidRDefault="00F529F6">
       <w:pPr>
@@ -1288,53 +1287,53 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
-              <v:rect w14:anchorId="52BC1EDB" id="Rectangle 73" o:spid="_x0000_s1026" style="position:absolute;margin-left:138.45pt;margin-top:5.05pt;width:72.35pt;height:17.05pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBge0H3CAIAAOwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuEzEQfUfiHyy/k72QtMkqm6pKW4RU&#10;ClLhAxyvd9fC6zFjJ5vy9YydSwO8IfbB8ux4zpw5Pl7e7AfDdgq9BlvzYpJzpqyERtuu5t++Pryb&#10;c+aDsI0wYFXNX5TnN6u3b5ajq1QJPZhGISMQ66vR1bwPwVVZ5mWvBuEn4JSlZAs4iEAhdlmDYiT0&#10;wWRlnl9lI2DjEKTynv7eHZJ8lfDbVsnwuW29CszUnLiFtGJaN3HNVktRdShcr+WRhvgHFoPQlpqe&#10;oe5EEGyL+i+oQUsED22YSBgyaFstVZqBpinyP6Z57oVTaRYSx7uzTP7/wcqn3bP7gpG6d48gv3tm&#10;Yd0L26lbRBh7JRpqV0ShstH56lwQA0+lbDN+goauVmwDJA32LQ4RkKZj+yT1y1lqtQ9M0s9FMZ9P&#10;Z5xJSpXF1ez9LHUQ1anYoQ8fFAwsbmqOdJMJXOwefYhkRHU6EntZeNDGpNs0lo3EuLzOU4EHo5uY&#10;TDNit1kbZDtBfliU98X81Pe3Y4MO5Eqjh5rP8/gdfBLFuLdN6hKENoc9MTH2qE4UJHrPVxtoXkgc&#10;hIPl6InQpgf8ydlIdqu5/7EVqDgzHy0JvCim0+jPFExn1yUFeJnZXGaElQRV88DZYbsOB09vHequ&#10;p05Fmt3CLV1Kq5Ngr6yOZMlSScej/aNnL+N06vWRrn4BAAD//wMAUEsDBBQABgAIAAAAIQDAVwQb&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWNpqKtA1nVClcQTtg2nH&#10;tPHaQuOUJtsKvx5zgput99Hrx/lysr044+g7RwriWQQCqXamo0bBbru6ewDhgyaje0eo4As9LIvr&#10;q1xnxl1ojedNaASXkM+0gjaEIZPS1y1a7WduQOLs6EarA69jI82oL1xue5lEUSqt7ogvtHrAssX6&#10;Y3OyCp7LXbx/efOH9WE/lavKv3+mr99K3d5MTwsQAafwB8OvPqtDwU6VO5HxoleQ3KePjHIQxSAY&#10;mCdxCqLiYZ6ALHL5/4PiBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGB7QfcIAgAA7AMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMBXBBvfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAYgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" strokecolor="#92e185" strokeweight=".1pt">
+              <v:rect w14:anchorId="551303EF" id="Rectangle 73" o:spid="_x0000_s1026" style="position:absolute;margin-left:138.45pt;margin-top:5.05pt;width:72.35pt;height:17.05pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBge0H3CAIAAOwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuEzEQfUfiHyy/k72QtMkqm6pKW4RU&#10;ClLhAxyvd9fC6zFjJ5vy9YydSwO8IfbB8ux4zpw5Pl7e7AfDdgq9BlvzYpJzpqyERtuu5t++Pryb&#10;c+aDsI0wYFXNX5TnN6u3b5ajq1QJPZhGISMQ66vR1bwPwVVZ5mWvBuEn4JSlZAs4iEAhdlmDYiT0&#10;wWRlnl9lI2DjEKTynv7eHZJ8lfDbVsnwuW29CszUnLiFtGJaN3HNVktRdShcr+WRhvgHFoPQlpqe&#10;oe5EEGyL+i+oQUsED22YSBgyaFstVZqBpinyP6Z57oVTaRYSx7uzTP7/wcqn3bP7gpG6d48gv3tm&#10;Yd0L26lbRBh7JRpqV0ShstH56lwQA0+lbDN+goauVmwDJA32LQ4RkKZj+yT1y1lqtQ9M0s9FMZ9P&#10;Z5xJSpXF1ez9LHUQ1anYoQ8fFAwsbmqOdJMJXOwefYhkRHU6EntZeNDGpNs0lo3EuLzOU4EHo5uY&#10;TDNit1kbZDtBfliU98X81Pe3Y4MO5Eqjh5rP8/gdfBLFuLdN6hKENoc9MTH2qE4UJHrPVxtoXkgc&#10;hIPl6InQpgf8ydlIdqu5/7EVqDgzHy0JvCim0+jPFExn1yUFeJnZXGaElQRV88DZYbsOB09vHequ&#10;p05Fmt3CLV1Kq5Ngr6yOZMlSScej/aNnL+N06vWRrn4BAAD//wMAUEsDBBQABgAIAAAAIQDAVwQb&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWNpqKtA1nVClcQTtg2nH&#10;tPHaQuOUJtsKvx5zgput99Hrx/lysr044+g7RwriWQQCqXamo0bBbru6ewDhgyaje0eo4As9LIvr&#10;q1xnxl1ojedNaASXkM+0gjaEIZPS1y1a7WduQOLs6EarA69jI82oL1xue5lEUSqt7ogvtHrAssX6&#10;Y3OyCp7LXbx/efOH9WE/lavKv3+mr99K3d5MTwsQAafwB8OvPqtDwU6VO5HxoleQ3KePjHIQxSAY&#10;mCdxCqLiYZ6ALHL5/4PiBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGB7QfcIAgAA7AMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMBXBBvfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAYgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" strokecolor="#92e185" strokeweight=".1pt">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00F05C26">
         <w:t>Code postal :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23B75001" w14:textId="3467A82E" w:rsidR="00F05C26" w:rsidRDefault="00F05C26" w:rsidP="00BF5694">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="00AF50"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="Informations_complémentaires"/>
@@ -1456,53 +1455,53 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
-              <v:rect w14:anchorId="21BBAD03" id="Rectangle 70" o:spid="_x0000_s1026" style="position:absolute;margin-left:227.7pt;margin-top:6.25pt;width:129.05pt;height:17.05pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBStWSUBwIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthOkzQx4hRF2g4D&#10;ugvQ7QMUWY6FyaJGKXGyrx8lJ2m2vQ3zg0Ca4iF5eLS8O3SG7RV6DbbixSjnTFkJtbbbin/7+vRu&#10;zpkPwtbCgFUVPyrP71Zv3yx7V6oxtGBqhYxArC97V/E2BFdmmZet6oQfgVOWgg1gJwK5uM1qFD2h&#10;dyYb5/ks6wFrhyCV9/T3YQjyVcJvGiXD56bxKjBTceotpBPTuYlntlqKcovCtVqe2hD/0EUntKWi&#10;F6gHEQTbof4LqtMSwUMTRhK6DJpGS5VmoGmK/I9pXlrhVJqFyPHuQpP/f7Dy0/7FfcHYunfPIL97&#10;ZmHdCrtV94jQt0rUVK6IRGW98+UlITqeUtmm/wg1rVbsAiQODg12EZCmY4dE9fFCtToEJulnMbuZ&#10;L26mnEmKjYvZlOxYQpTnbIc+vFfQsWhUHGmVCV3sn30Yrp6vxGIWnrQxaZ3Gsp4qjG/zlODB6DoG&#10;05C43awNsr0gQSzGj8X8XPe3a50OJEuju4rP8/gNQolsPNo6VQlCm8Gmpo090RMZieLz5QbqI7GD&#10;MGiO3ggZLeBPznrSW8X9j51AxZn5YInhRTGZRIEmZzK9HZOD15HNdURYSVAVD5wN5joMot451NuW&#10;KhVpdgv3tJVGJ8Jeuzo1S5pKlJ/0H0V77adbr6909QsAAP//AwBQSwMEFAAGAAgAAAAhANytsu/f&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4s7VgLKk0nVGkcQRtj2jFt&#10;TFtonNJkW+HpZ05ws/X9+v05X062F0ccfedIQTyLQCDVznTUKNi+rm7uQfigyejeESr4Rg/L4vIi&#10;15lxJ1rjcRMawSXkM62gDWHIpPR1i1b7mRuQmL270erA69hIM+oTl9tezqMolVZ3xBdaPWDZYv25&#10;OVgFT+U23j2/+f16v5vKVeU/vtKXH6Wur6bHBxABp/AXhl99VoeCnSp3IONFr2CRJAuOMpgnIDhw&#10;F9/yUDFJU5BFLv9/UJwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUrVklAcCAADtAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA3K2y798AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAABhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" strokecolor="#92e185" strokeweight=".1pt">
+              <v:rect w14:anchorId="534BED20" id="Rectangle 70" o:spid="_x0000_s1026" style="position:absolute;margin-left:227.7pt;margin-top:6.25pt;width:129.05pt;height:17.05pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBStWSUBwIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthOkzQx4hRF2g4D&#10;ugvQ7QMUWY6FyaJGKXGyrx8lJ2m2vQ3zg0Ca4iF5eLS8O3SG7RV6DbbixSjnTFkJtbbbin/7+vRu&#10;zpkPwtbCgFUVPyrP71Zv3yx7V6oxtGBqhYxArC97V/E2BFdmmZet6oQfgVOWgg1gJwK5uM1qFD2h&#10;dyYb5/ks6wFrhyCV9/T3YQjyVcJvGiXD56bxKjBTceotpBPTuYlntlqKcovCtVqe2hD/0EUntKWi&#10;F6gHEQTbof4LqtMSwUMTRhK6DJpGS5VmoGmK/I9pXlrhVJqFyPHuQpP/f7Dy0/7FfcHYunfPIL97&#10;ZmHdCrtV94jQt0rUVK6IRGW98+UlITqeUtmm/wg1rVbsAiQODg12EZCmY4dE9fFCtToEJulnMbuZ&#10;L26mnEmKjYvZlOxYQpTnbIc+vFfQsWhUHGmVCV3sn30Yrp6vxGIWnrQxaZ3Gsp4qjG/zlODB6DoG&#10;05C43awNsr0gQSzGj8X8XPe3a50OJEuju4rP8/gNQolsPNo6VQlCm8Gmpo090RMZieLz5QbqI7GD&#10;MGiO3ggZLeBPznrSW8X9j51AxZn5YInhRTGZRIEmZzK9HZOD15HNdURYSVAVD5wN5joMot451NuW&#10;KhVpdgv3tJVGJ8Jeuzo1S5pKlJ/0H0V77adbr6909QsAAP//AwBQSwMEFAAGAAgAAAAhANytsu/f&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4s7VgLKk0nVGkcQRtj2jFt&#10;TFtonNJkW+HpZ05ws/X9+v05X062F0ccfedIQTyLQCDVznTUKNi+rm7uQfigyejeESr4Rg/L4vIi&#10;15lxJ1rjcRMawSXkM62gDWHIpPR1i1b7mRuQmL270erA69hIM+oTl9tezqMolVZ3xBdaPWDZYv25&#10;OVgFT+U23j2/+f16v5vKVeU/vtKXH6Wur6bHBxABp/AXhl99VoeCnSp3IONFr2CRJAuOMpgnIDhw&#10;F9/yUDFJU5BFLv9/UJwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUrVklAcCAADtAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA3K2y798AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAABhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" strokecolor="#92e185" strokeweight=".1pt">
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33EB9C11" wp14:editId="039AC7F9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>913130</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>120015</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="127635" cy="127635"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="61" name="Rectangle 72"/>
@@ -1535,53 +1534,53 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
-              <v:rect w14:anchorId="5D993A12" id="Rectangle 72" o:spid="_x0000_s1026" style="position:absolute;margin-left:71.9pt;margin-top:9.45pt;width:10.05pt;height:10.05pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAMIMA/wEAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjO0suMOEWRrsOA&#10;7gK0+wBFlm1hkqhRSpzs60fJaRqsb8P8IJAmeUgeHS1v9tawncKgwTW8mpWcKSeh1a5v+I+n+3fX&#10;nIUoXCsMONXwgwr8ZvX2zXL0tZrDAKZVyAjEhXr0DR9i9HVRBDkoK8IMvHIU7ACtiORiX7QoRkK3&#10;ppiX5WUxArYeQaoQ6O/dFOSrjN91SsZvXRdUZKbhNFvMJ+Zzk85itRR1j8IPWh7HEP8whRXaUdMT&#10;1J2Igm1Rv4KyWiIE6OJMgi2g67RUeQfapir/2uZxEF7lXYic4E80hf8HK7/uHv13TKMH/wDyZ2AO&#10;1oNwvbpFhHFQoqV2VSKqGH2oTwXJCVTKNuMXaOlqxTZC5mDfoU2AtB3bZ6oPJ6rVPjJJP6v51eX7&#10;C84khY526iDq52KPIX5SYFkyGo50kxlc7B5CnFKfU1IvB/famHybxrExg5ZlrghgdJuieUnsN2uD&#10;bCeSIPKXV6P1z9OsjiRLo23Dr09Jok5sfHRtbhOFNpNNUxt3pCcxksQX6g20B2IHYdIcvREyBsDf&#10;nI2kt4aHX1uBijPz2RHDH6rFIgk0O4uLqzk5eB7ZnEeEkwTV8MjZZK7jJOqtR90P1KnKuzu4pVvp&#10;dGbsZarjsKSpzPlR/0m0537Oenmlqz8AAAD//wMAUEsDBBQABgAIAAAAIQAColUV3gAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcELVLSpSEOBVC4tIDEi2qOLqxSaLa68h2&#10;2vD3bE/0NqMdzb6p17Oz7GRCHDxKWC4EMIOt1wN2Er52748FsJgUamU9Ggm/JsK6ub2pVaX9GT/N&#10;aZs6RiUYKyWhT2msOI9tb5yKCz8apNuPD04lsqHjOqgzlTvLn4TIuVMD0odejeatN+1xOzkJm9Wz&#10;+E77pd8Vx6z8CPZhn28mKe/v5tcXYMnM6T8MF3xCh4aYDn5CHZklv8oIPZEoSmCXQJ6ROEjISgG8&#10;qfn1guYPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAADCDAP8BAADtAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAAqJVFd4AAAAJAQAADwAAAAAA&#10;AAAAAAAAAABZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGQFAAAAAA==&#10;" filled="f" strokeweight="1pt">
+              <v:rect w14:anchorId="19BF0958" id="Rectangle 72" o:spid="_x0000_s1026" style="position:absolute;margin-left:71.9pt;margin-top:9.45pt;width:10.05pt;height:10.05pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAMIMA/wEAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjO0suMOEWRrsOA&#10;7gK0+wBFlm1hkqhRSpzs60fJaRqsb8P8IJAmeUgeHS1v9tawncKgwTW8mpWcKSeh1a5v+I+n+3fX&#10;nIUoXCsMONXwgwr8ZvX2zXL0tZrDAKZVyAjEhXr0DR9i9HVRBDkoK8IMvHIU7ACtiORiX7QoRkK3&#10;ppiX5WUxArYeQaoQ6O/dFOSrjN91SsZvXRdUZKbhNFvMJ+Zzk85itRR1j8IPWh7HEP8whRXaUdMT&#10;1J2Igm1Rv4KyWiIE6OJMgi2g67RUeQfapir/2uZxEF7lXYic4E80hf8HK7/uHv13TKMH/wDyZ2AO&#10;1oNwvbpFhHFQoqV2VSKqGH2oTwXJCVTKNuMXaOlqxTZC5mDfoU2AtB3bZ6oPJ6rVPjJJP6v51eX7&#10;C84khY526iDq52KPIX5SYFkyGo50kxlc7B5CnFKfU1IvB/famHybxrExg5ZlrghgdJuieUnsN2uD&#10;bCeSIPKXV6P1z9OsjiRLo23Dr09Jok5sfHRtbhOFNpNNUxt3pCcxksQX6g20B2IHYdIcvREyBsDf&#10;nI2kt4aHX1uBijPz2RHDH6rFIgk0O4uLqzk5eB7ZnEeEkwTV8MjZZK7jJOqtR90P1KnKuzu4pVvp&#10;dGbsZarjsKSpzPlR/0m0537Oenmlqz8AAAD//wMAUEsDBBQABgAIAAAAIQAColUV3gAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcELVLSpSEOBVC4tIDEi2qOLqxSaLa68h2&#10;2vD3bE/0NqMdzb6p17Oz7GRCHDxKWC4EMIOt1wN2Er52748FsJgUamU9Ggm/JsK6ub2pVaX9GT/N&#10;aZs6RiUYKyWhT2msOI9tb5yKCz8apNuPD04lsqHjOqgzlTvLn4TIuVMD0odejeatN+1xOzkJm9Wz&#10;+E77pd8Vx6z8CPZhn28mKe/v5tcXYMnM6T8MF3xCh4aYDn5CHZklv8oIPZEoSmCXQJ6ROEjISgG8&#10;qfn1guYPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAADCDAP8BAADtAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAAqJVFd4AAAAJAQAADwAAAAAA&#10;AAAAAAAAAABZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGQFAAAAAA==&#10;" filled="f" strokeweight="1pt">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70CF18D5" wp14:editId="7B5DAF92">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>913130</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>328930</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="127635" cy="127635"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="60" name="Rectangle 71"/>
@@ -1614,53 +1613,53 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
-              <v:rect w14:anchorId="6F61E0CB" id="Rectangle 71" o:spid="_x0000_s1026" style="position:absolute;margin-left:71.9pt;margin-top:25.9pt;width:10.05pt;height:10.05pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAMIMA/wEAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjO0suMOEWRrsOA&#10;7gK0+wBFlm1hkqhRSpzs60fJaRqsb8P8IJAmeUgeHS1v9tawncKgwTW8mpWcKSeh1a5v+I+n+3fX&#10;nIUoXCsMONXwgwr8ZvX2zXL0tZrDAKZVyAjEhXr0DR9i9HVRBDkoK8IMvHIU7ACtiORiX7QoRkK3&#10;ppiX5WUxArYeQaoQ6O/dFOSrjN91SsZvXRdUZKbhNFvMJ+Zzk85itRR1j8IPWh7HEP8whRXaUdMT&#10;1J2Igm1Rv4KyWiIE6OJMgi2g67RUeQfapir/2uZxEF7lXYic4E80hf8HK7/uHv13TKMH/wDyZ2AO&#10;1oNwvbpFhHFQoqV2VSKqGH2oTwXJCVTKNuMXaOlqxTZC5mDfoU2AtB3bZ6oPJ6rVPjJJP6v51eX7&#10;C84khY526iDq52KPIX5SYFkyGo50kxlc7B5CnFKfU1IvB/famHybxrExg5ZlrghgdJuieUnsN2uD&#10;bCeSIPKXV6P1z9OsjiRLo23Dr09Jok5sfHRtbhOFNpNNUxt3pCcxksQX6g20B2IHYdIcvREyBsDf&#10;nI2kt4aHX1uBijPz2RHDH6rFIgk0O4uLqzk5eB7ZnEeEkwTV8MjZZK7jJOqtR90P1KnKuzu4pVvp&#10;dGbsZarjsKSpzPlR/0m0537Oenmlqz8AAAD//wMAUEsDBBQABgAIAAAAIQBpfqLW4AAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BasMwEETvhf6D2EIvpZFdJ07sWg6l0EsOhSYl9KhYim0irYwk&#10;J+7fd3NqTsMww+zbaj1Zw87ah96hgHSWANPYONVjK+B79/G8AhaiRCWNQy3gVwdY1/d3lSyVu+CX&#10;Pm9jy2gEQykFdDEOJeeh6bSVYeYGjZQdnbcykvUtV15eaNwa/pIkObeyR7rQyUG/d7o5bUcrYDNf&#10;JD9xn7rd6pQVn9487fPNKMTjw/T2CizqKf6X4YpP6FAT08GNqAIz5OcZoUcBi5T0WsizAthBwDIt&#10;gNcVv/2g/gMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAAMIMA/wEAAO0DAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBpfqLW4AAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAAFkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;" filled="f" strokeweight="1pt">
+              <v:rect w14:anchorId="2AB285C1" id="Rectangle 71" o:spid="_x0000_s1026" style="position:absolute;margin-left:71.9pt;margin-top:25.9pt;width:10.05pt;height:10.05pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAMIMA/wEAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjO0suMOEWRrsOA&#10;7gK0+wBFlm1hkqhRSpzs60fJaRqsb8P8IJAmeUgeHS1v9tawncKgwTW8mpWcKSeh1a5v+I+n+3fX&#10;nIUoXCsMONXwgwr8ZvX2zXL0tZrDAKZVyAjEhXr0DR9i9HVRBDkoK8IMvHIU7ACtiORiX7QoRkK3&#10;ppiX5WUxArYeQaoQ6O/dFOSrjN91SsZvXRdUZKbhNFvMJ+Zzk85itRR1j8IPWh7HEP8whRXaUdMT&#10;1J2Igm1Rv4KyWiIE6OJMgi2g67RUeQfapir/2uZxEF7lXYic4E80hf8HK7/uHv13TKMH/wDyZ2AO&#10;1oNwvbpFhHFQoqV2VSKqGH2oTwXJCVTKNuMXaOlqxTZC5mDfoU2AtB3bZ6oPJ6rVPjJJP6v51eX7&#10;C84khY526iDq52KPIX5SYFkyGo50kxlc7B5CnFKfU1IvB/famHybxrExg5ZlrghgdJuieUnsN2uD&#10;bCeSIPKXV6P1z9OsjiRLo23Dr09Jok5sfHRtbhOFNpNNUxt3pCcxksQX6g20B2IHYdIcvREyBsDf&#10;nI2kt4aHX1uBijPz2RHDH6rFIgk0O4uLqzk5eB7ZnEeEkwTV8MjZZK7jJOqtR90P1KnKuzu4pVvp&#10;dGbsZarjsKSpzPlR/0m0537Oenmlqz8AAAD//wMAUEsDBBQABgAIAAAAIQBpfqLW4AAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BasMwEETvhf6D2EIvpZFdJ07sWg6l0EsOhSYl9KhYim0irYwk&#10;J+7fd3NqTsMww+zbaj1Zw87ah96hgHSWANPYONVjK+B79/G8AhaiRCWNQy3gVwdY1/d3lSyVu+CX&#10;Pm9jy2gEQykFdDEOJeeh6bSVYeYGjZQdnbcykvUtV15eaNwa/pIkObeyR7rQyUG/d7o5bUcrYDNf&#10;JD9xn7rd6pQVn9487fPNKMTjw/T2CizqKf6X4YpP6FAT08GNqAIz5OcZoUcBi5T0WsizAthBwDIt&#10;gNcVv/2g/gMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAAMIMA/wEAAO0DAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBpfqLW4AAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAAFkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;" filled="f" strokeweight="1pt">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_bookmark0"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="00F05C26">
         <w:t>Renouvellement Licence N°</w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_bookmark1"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00F05C26">
         <w:t xml:space="preserve"> 1ère Licence FFA</w:t>
       </w:r>
       <w:r w:rsidR="00F05C26">
         <w:br w:type="column"/>
       </w:r>
       <w:r w:rsidR="00F05C26">
         <w:t>Commune :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57ED1657" w14:textId="77777777" w:rsidR="00F05C26" w:rsidRPr="00F529F6" w:rsidRDefault="00F05C26" w:rsidP="00BF5694">
       <w:pPr>
@@ -1851,234 +1850,212 @@
         <w:t>ition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0014D290" w14:textId="785E2619" w:rsidR="00233398" w:rsidRPr="00F05C26" w:rsidRDefault="00233398">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:line="241" w:lineRule="exact"/>
         <w:ind w:left="320"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05C26">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
       <w:r w:rsidR="00F05C26">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F05C26">
+        <w:t xml:space="preserve"> Athlé </w:t>
+      </w:r>
+      <w:r w:rsidR="00321900">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Athlé</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Comp</w:t>
+      </w:r>
       <w:r w:rsidR="00F05C26">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00321900">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F05C26">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Comp</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Benj./</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F05C26">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Min.</w:t>
+      </w:r>
       <w:r w:rsidR="00F05C26">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Benj</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F05C26">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C950F4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>./</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F05C26">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F05C26">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Min.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F05C26">
+        <w:sym w:font="Wingdings" w:char="F0A8"/>
+      </w:r>
+      <w:r w:rsidRPr="00F05C26">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C950F4">
+        <w:t xml:space="preserve"> Eveil athlétique / Poussin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05C26">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F05C26">
-[...19 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="39DE911D" w14:textId="249260CD" w:rsidR="002541D0" w:rsidRPr="00F05C26" w:rsidRDefault="00233398" w:rsidP="00233398">
+    <w:p w14:paraId="39DE911D" w14:textId="54AAE78B" w:rsidR="002541D0" w:rsidRPr="00F05C26" w:rsidRDefault="00233398" w:rsidP="00233398">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:line="241" w:lineRule="exact"/>
         <w:ind w:left="320"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="002541D0" w:rsidRPr="00F05C26">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="460" w:right="1100" w:bottom="1640" w:left="1100" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05C26">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
       <w:r w:rsidRPr="00F05C26">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F05C26">
+        <w:t xml:space="preserve"> Athlé </w:t>
+      </w:r>
+      <w:r w:rsidR="009F7987">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Athlé</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Comp</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F05C26">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="009F7987">
+        <w:t xml:space="preserve"> Cadet/Master</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05C26">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Comp</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00F05C26">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Cadet/Master</w:t>
+        <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
       <w:r w:rsidRPr="00F05C26">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F05C26">
+        <w:t xml:space="preserve"> Marche Nordique</w:t>
+      </w:r>
+      <w:r w:rsidR="002A126E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:sym w:font="Wingdings" w:char="F0A8"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F05C26">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002A126E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Marche Nordique</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A126E">
+        <w:t>Santé</w:t>
+      </w:r>
+      <w:r w:rsidR="00900578">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Santé</w:t>
+        <w:t xml:space="preserve"> ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00900578">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Athlé Fit</w:t>
       </w:r>
       <w:r w:rsidRPr="00F05C26">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F05C26">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A71E539" w14:textId="77777777" w:rsidR="00233398" w:rsidRDefault="00233398">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI"/>
           <w:b/>
           <w:sz w:val="8"/>
         </w:rPr>
@@ -2263,53 +2240,53 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
-              <v:rect w14:anchorId="4CC3F5FA" id="Rectangle 57" o:spid="_x0000_s1026" style="position:absolute;margin-left:430.45pt;margin-top:7.45pt;width:92.1pt;height:17.05pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCy+NcTCAIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817JU27EFy0HgJEWB&#13;&#10;9AGk/QCaoiSiFJdd0pbTr++Ssh2jvRXVgeBqydnZ2eH69tgbdlDoNdiK55MpZ8pKqLVtK/792+O7&#13;&#10;JWc+CFsLA1ZV/EV5frt5+2Y9uFIV0IGpFTICsb4cXMW7EFyZZV52qhd+Ak5ZSjaAvQgUYpvVKAZC&#13;&#10;701WTKeLbACsHYJU3tPf+zHJNwm/aZQMX5rGq8BMxYlbSCumdRfXbLMWZYvCdVqeaIh/YNELbano&#13;&#10;BepeBMH2qP+C6rVE8NCEiYQ+g6bRUqUeqJt8+kc3z51wKvVC4nh3kcn/P1j5+fDsvmKk7t0TyB+e&#13;&#10;Wdh2wrbqDhGGTomayuVRqGxwvrxciIGnq2w3fIKaRiv2AZIGxwb7CEjdsWOS+uUitToGJulnni9W&#13;&#10;ixuaiKRckS/m7+ephCjPtx368EFBz+Km4kijTOji8ORDZCPK85FYzMKjNiaN01g2UIWC4FNfYHQd&#13;&#10;kynAdrc1yA6CDLEqHvLlua6/PtbrQLY0uq/4chq/0ShRjQdbpypBaDPuiYmxJ3miItF8vtxB/ULq&#13;&#10;IIyeozdCmw7wF2cD+a3i/udeoOLMfLSk8CqfzaJBUzCb3xQU4HVmd50RVhJUxQNn43YbRlPvHeq2&#13;&#10;o0p56t3CHU2l0UmwV1YnsuSppOPJ/9G013E69fpKN78BAAD//wMAUEsDBBQABgAIAAAAIQBiVQ7I&#13;&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8MwDL0j8R8iI3FjSVGptq7phIrGEbQxph3T&#13;&#10;Jms7Gqc02Vb49fNOcLFlvef3kS1G27GTGXzrUEI0EcAMVk63WEvYfCwfpsB8UKhV59BI+DEeFvnt&#13;&#10;TaZS7c64Mqd1qBmJoE+VhCaEPuXcV42xyk9cb5CwvRusCnQONdeDOpO47fijEAm3qkVyaFRvisZU&#13;&#10;X+ujlfBabKLt26ffrXbbsViW/vCdvP9KeX83vsxpPM+BBTOGvw+4dqD8kFOw0h1Re9ZJmCZiRlQC&#13;&#10;YtpXgoifImClhHgmgOcZ/98jvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#13;&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#13;&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCy+NcTCAIA&#13;&#10;AO0DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBiVQ7I&#13;&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAAGIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#13;&#10;cgUAAAAA&#13;&#10;" filled="f" strokecolor="#92e185" strokeweight=".1pt">
+              <v:rect w14:anchorId="68FB7E8A" id="Rectangle 57" o:spid="_x0000_s1026" style="position:absolute;margin-left:430.45pt;margin-top:7.45pt;width:92.1pt;height:17.05pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCy+NcTCAIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817JU27EFy0HgJEWB&#10;9AGk/QCaoiSiFJdd0pbTr++Ssh2jvRXVgeBqydnZ2eH69tgbdlDoNdiK55MpZ8pKqLVtK/792+O7&#10;JWc+CFsLA1ZV/EV5frt5+2Y9uFIV0IGpFTICsb4cXMW7EFyZZV52qhd+Ak5ZSjaAvQgUYpvVKAZC&#10;701WTKeLbACsHYJU3tPf+zHJNwm/aZQMX5rGq8BMxYlbSCumdRfXbLMWZYvCdVqeaIh/YNELbano&#10;BepeBMH2qP+C6rVE8NCEiYQ+g6bRUqUeqJt8+kc3z51wKvVC4nh3kcn/P1j5+fDsvmKk7t0TyB+e&#10;Wdh2wrbqDhGGTomayuVRqGxwvrxciIGnq2w3fIKaRiv2AZIGxwb7CEjdsWOS+uUitToGJulnni9W&#10;ixuaiKRckS/m7+ephCjPtx368EFBz+Km4kijTOji8ORDZCPK85FYzMKjNiaN01g2UIWC4FNfYHQd&#10;kynAdrc1yA6CDLEqHvLlua6/PtbrQLY0uq/4chq/0ShRjQdbpypBaDPuiYmxJ3miItF8vtxB/ULq&#10;IIyeozdCmw7wF2cD+a3i/udeoOLMfLSk8CqfzaJBUzCb3xQU4HVmd50RVhJUxQNn43YbRlPvHeq2&#10;o0p56t3CHU2l0UmwV1YnsuSppOPJ/9G013E69fpKN78BAAD//wMAUEsDBBQABgAIAAAAIQAxkF13&#10;4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWFJUqq00nVClcQTtg2nH&#10;tDVtoXFKk22FX493gpNlvY9eP86Wk+3FCUffOdIQzRQIpMrVHTUadtvV3RyED4Zq0ztCDd/oYZlf&#10;X2Umrd2Z1njahEZwCfnUaGhDGFIpfdWiNX7mBiTO3t1oTeB1bGQ9mjOX217eK5VIazriC60ZsGix&#10;+twcrYbnYhftX978YX3YT8Wq9B9fyeuP1rc309MjiIBT+IPhos/qkLNT6Y5Ue9FrmCdqwSgHMc8L&#10;oOKHCESpIV4okHkm/7+Q/wIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCy+NcTCAIAAO0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAxkF134AAA&#10;AAoBAAAPAAAAAAAAAAAAAAAAAGIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" strokecolor="#92e185" strokeweight=".1pt">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="002A126E">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251317248" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00BA4A25" wp14:editId="18DCA94D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3763700</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>110683</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1240155" cy="216535"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -2343,53 +2320,53 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
-              <v:rect w14:anchorId="6CABFD72" id="Rectangle 58" o:spid="_x0000_s1026" style="position:absolute;margin-left:296.35pt;margin-top:8.7pt;width:97.65pt;height:17.05pt;z-index:-251999232;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBjzwgNCAIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vviypE2NOEWRtsOA&#13;&#10;rhvQ7QMUWY6FyaJGKXGyrx8lJ2m2vQ3zg0Ca4iF5eLS43feG7RR6DbbmxSTnTFkJjbabmn/7+vhu&#13;&#10;zpkPwjbCgFU1PyjPb5dv3ywGV6kSOjCNQkYg1leDq3kXgquyzMtO9cJPwClLwRawF4Fc3GQNioHQ&#13;&#10;e5OVeX6VDYCNQ5DKe/p7Pwb5MuG3rZLhc9t6FZipOfUW0onpXMczWy5EtUHhOi2PbYh/6KIX2lLR&#13;&#10;M9S9CIJtUf8F1WuJ4KENEwl9Bm2rpUoz0DRF/sc0L51wKs1C5Hh3psn/P1j5vHtxXzC27t0TyO+e&#13;&#10;WVh1wm7UHSIMnRINlSsiUdngfHVOiI6nVLYePkFDqxXbAImDfYt9BKTp2D5RfThTrfaBSfpZlNO8&#13;&#10;mM04kxQri6vZ+1kqIapTtkMfPijoWTRqjrTKhC52Tz7EbkR1uhKLWXjUxqR1GsuGWOE6TwkejG5i&#13;&#10;MA2Jm/XKINsJEsRN+VDMT3V/u9brQLI0uq/5PI/fKJTIxoNtUpUgtBlt6sTYIz2RkSg+X62hORA7&#13;&#10;CKPm6I2Q0QH+5GwgvdXc/9gKVJyZj5YYvimm0yjQ5Exn1yU5eBlZX0aElQRV88DZaK7CKOqtQ73p&#13;&#10;qFKRZrdwR1tpdSLstatjs6SpxONR/1G0l3669fpKl78AAAD//wMAUEsDBBQABgAIAAAAIQCBc5Kg&#13;&#10;4wAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT4NAEMXvJn6HzZh4swuNLUhZGoOpR03/pscF&#13;&#10;RkDZWWS3LfrpHU96mWTye/PmvXQ5mk6ccXCtJQXhJACBVNqqpVrBbru6i0E4r6nSnSVU8IUOltn1&#13;&#10;VaqTyl5ojeeNrwWbkEu0gsb7PpHSlQ0a7Sa2R2L2ZgejPa9DLatBX9jcdHIaBHNpdEv8odE95g2W&#13;&#10;H5uTUfCc78LDy94d18fDmK8K9/45f/1W6vZmfFrweFyA8Dj6vwv47cD5IeNghT1R5USnYPYwjVjK&#13;&#10;ILoHwYIojrlhwSScgcxS+b9G9gMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#13;&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#13;&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBjzwgNCAIA&#13;&#10;AO0DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCBc5Kg&#13;&#10;4wAAAA4BAAAPAAAAAAAAAAAAAAAAAGIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#13;&#10;cgUAAAAA&#13;&#10;" filled="f" strokecolor="#92e185" strokeweight=".1pt">
+              <v:rect w14:anchorId="1D6015EF" id="Rectangle 58" o:spid="_x0000_s1026" style="position:absolute;margin-left:296.35pt;margin-top:8.7pt;width:97.65pt;height:17.05pt;z-index:-251999232;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjzwgNCAIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vviypE2NOEWRtsOA&#10;rhvQ7QMUWY6FyaJGKXGyrx8lJ2m2vQ3zg0Ca4iF5eLS43feG7RR6DbbmxSTnTFkJjbabmn/7+vhu&#10;zpkPwjbCgFU1PyjPb5dv3ywGV6kSOjCNQkYg1leDq3kXgquyzMtO9cJPwClLwRawF4Fc3GQNioHQ&#10;e5OVeX6VDYCNQ5DKe/p7Pwb5MuG3rZLhc9t6FZipOfUW0onpXMczWy5EtUHhOi2PbYh/6KIX2lLR&#10;M9S9CIJtUf8F1WuJ4KENEwl9Bm2rpUoz0DRF/sc0L51wKs1C5Hh3psn/P1j5vHtxXzC27t0TyO+e&#10;WVh1wm7UHSIMnRINlSsiUdngfHVOiI6nVLYePkFDqxXbAImDfYt9BKTp2D5RfThTrfaBSfpZlNO8&#10;mM04kxQri6vZ+1kqIapTtkMfPijoWTRqjrTKhC52Tz7EbkR1uhKLWXjUxqR1GsuGWOE6TwkejG5i&#10;MA2Jm/XKINsJEsRN+VDMT3V/u9brQLI0uq/5PI/fKJTIxoNtUpUgtBlt6sTYIz2RkSg+X62hORA7&#10;CKPm6I2Q0QH+5GwgvdXc/9gKVJyZj5YYvimm0yjQ5Exn1yU5eBlZX0aElQRV88DZaK7CKOqtQ73p&#10;qFKRZrdwR1tpdSLstatjs6SpxONR/1G0l3669fpKl78AAAD//wMAUEsDBBQABgAIAAAAIQCyNjYj&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4swuNLYgsjSGpR01rbXpc&#10;2BFQdhbZbYv+eseTHifvy5vv5avJ9uKEo+8cKYhnEQik2pmOGgW7l/VNCsIHTUb3jlDBF3pYFZcX&#10;uc6MO9MGT9vQCC4hn2kFbQhDJqWvW7Taz9yAxNmbG60OfI6NNKM+c7nt5TyKltLqjvhDqwcsW6w/&#10;tker4LHcxfunV3/YHPZTua78++fy+Vup66vp4R5EwCn8wfCrz+pQsFPljmS86BUs7uYJoxwktyAY&#10;SNKUx1WcxAuQRS7/Lyh+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGPPCA0IAgAA7QMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALI2NiPfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAYgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" strokecolor="#92e185" strokeweight=".1pt">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="002A126E">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251316224" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53F8895B" wp14:editId="1DBD6869">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1971675</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>110683</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1226185" cy="216535"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -2423,53 +2400,53 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
-              <v:rect w14:anchorId="7EC947DD" id="Rectangle 59" o:spid="_x0000_s1026" style="position:absolute;margin-left:155.25pt;margin-top:8.7pt;width:96.55pt;height:17.05pt;z-index:-252000256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCTzjivCAIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuEzEQfUfiHyy/k72QpOkqm6pKW4RU&#13;&#10;ClLhAxyvN2vh9Zixk034esbeNA3whtgHy7PjOXPm+Hh5c+gN2yv0GmzNi0nOmbISGm23Nf/29eHd&#13;&#10;gjMfhG2EAatqflSe36zevlkOrlIldGAahYxArK8GV/MuBFdlmZed6oWfgFOWki1gLwKFuM0aFAOh&#13;&#10;9yYr83yeDYCNQ5DKe/p7Nyb5KuG3rZLhc9t6FZipOXELacW0buKarZai2qJwnZYnGuIfWPRCW2p6&#13;&#10;hroTQbAd6r+gei0RPLRhIqHPoG21VGkGmqbI/5jmuRNOpVlIHO/OMvn/Byuf9s/uC0bq3j2C/O6Z&#13;&#10;hXUn7FbdIsLQKdFQuyIKlQ3OV+eCGHgqZZvhEzR0tWIXIGlwaLGPgDQdOySpj2ep1SEwST+LspwX&#13;&#10;ixlnknJlMZ+9n6UWonqpdujDBwU9i5uaI11lQhf7Rx8iG1G9HInNLDxoY9J1GsuG2OEqTwUejG5i&#13;&#10;Mg2J283aINsLMsR1eR85jGC/Het1IFsa3dd8kcdvNEpU4942qUsQ2ox7YmLsSZ6oSDSfrzbQHEkd&#13;&#10;hNFz9EZo0wH+5Gwgv9Xc/9gJVJyZj5YUvi6m02jQFExnVyUFeJnZXGaElQRV88DZuF2H0dQ7h3rb&#13;&#10;UacizW7hlm6l1UmwV1YnsuSppOPJ/9G0l3E69fpKV78AAAD//wMAUEsDBBQABgAIAAAAIQAjCWPp&#13;&#10;4gAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8MwDL0j8R8iI3FjaRktqGs6oaJxBG2Mace0&#13;&#10;MW2hcUqTbYVfjznBxbL1nt9HvpxsL444+s6RgngWgUCqnemoUbB9WV3dgfBBk9G9I1TwhR6WxflZ&#13;&#10;rjPjTrTG4yY0gkXIZ1pBG8KQSenrFq32MzcgMfbmRqsDn2MjzahPLG57eR1FqbS6I3Zo9YBli/XH&#13;&#10;5mAVPJbbePf06vfr/W4qV5V//0yfv5W6vJgeFjzuFyACTuHvA347cH4oOFjlDmS86BXM4yhhKgO3&#13;&#10;NyCYkETzFETFS5yALHL5v0bxAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#13;&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJPOOK8IAgAA&#13;&#10;7QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACMJY+ni&#13;&#10;AAAADgEAAA8AAAAAAAAAAAAAAAAAYgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#13;&#10;BQAAAAA=&#13;&#10;" filled="f" strokecolor="#92e185" strokeweight=".1pt">
+              <v:rect w14:anchorId="606B3B46" id="Rectangle 59" o:spid="_x0000_s1026" style="position:absolute;margin-left:155.25pt;margin-top:8.7pt;width:96.55pt;height:17.05pt;z-index:-252000256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTzjivCAIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuEzEQfUfiHyy/k72QpOkqm6pKW4RU&#10;ClLhAxyvN2vh9Zixk034esbeNA3whtgHy7PjOXPm+Hh5c+gN2yv0GmzNi0nOmbISGm23Nf/29eHd&#10;gjMfhG2EAatqflSe36zevlkOrlIldGAahYxArK8GV/MuBFdlmZed6oWfgFOWki1gLwKFuM0aFAOh&#10;9yYr83yeDYCNQ5DKe/p7Nyb5KuG3rZLhc9t6FZipOXELacW0buKarZai2qJwnZYnGuIfWPRCW2p6&#10;hroTQbAd6r+gei0RPLRhIqHPoG21VGkGmqbI/5jmuRNOpVlIHO/OMvn/Byuf9s/uC0bq3j2C/O6Z&#10;hXUn7FbdIsLQKdFQuyIKlQ3OV+eCGHgqZZvhEzR0tWIXIGlwaLGPgDQdOySpj2ep1SEwST+LspwX&#10;ixlnknJlMZ+9n6UWonqpdujDBwU9i5uaI11lQhf7Rx8iG1G9HInNLDxoY9J1GsuG2OEqTwUejG5i&#10;Mg2J283aINsLMsR1eR85jGC/Het1IFsa3dd8kcdvNEpU4942qUsQ2ox7YmLsSZ6oSDSfrzbQHEkd&#10;hNFz9EZo0wH+5Gwgv9Xc/9gJVJyZj5YUvi6m02jQFExnVyUFeJnZXGaElQRV88DZuF2H0dQ7h3rb&#10;UacizW7hlm6l1UmwV1YnsuSppOPJ/9G0l3E69fpKV78AAAD//wMAUEsDBBQABgAIAAAAIQAQTMdq&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLC2jBZWmE6o0jkwbY9ox&#10;bUxbaJzSZFvh6fFOcLP1f/r9OV9MthdHHH3nSEE8i0Ag1c501CjYvi5vHkD4oMno3hEq+EYPi+Ly&#10;IteZcSda43ETGsEl5DOtoA1hyKT0dYtW+5kbkDh7d6PVgdexkWbUJy63vbyNolRa3RFfaPWAZYv1&#10;5+ZgFTyX23j38ub36/1uKpeV//hKVz9KXV9NT48gAk7hD4azPqtDwU6VO5Dxolcwj6OEUQ7u70Aw&#10;kETzFETFQ5yALHL5/4PiFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJPOOK8IAgAA7QMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABBMx2rfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAYgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" strokecolor="#92e185" strokeweight=".1pt">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="24595078" w14:textId="77777777" w:rsidR="002541D0" w:rsidRDefault="00F05C26">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3999"/>
           <w:tab w:val="left" w:pos="6883"/>
         </w:tabs>
         <w:spacing w:line="241" w:lineRule="exact"/>
         <w:ind w:left="320"/>
       </w:pPr>
       <w:r>
         <w:t>Téléphone</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2957,59 +2934,59 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
-              <v:group w14:anchorId="37692699" id="Group 49" o:spid="_x0000_s1026" style="position:absolute;margin-left:71pt;margin-top:16.2pt;width:323.55pt;height:15.85pt;z-index:-251997184;mso-position-horizontal-relative:page" coordorigin="1418,320" coordsize="6471,317" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDK1GJ74wYAAJskAAAOAAAAZHJzL2Uyb0RvYy54bWzsWtuOo0YQfY+Uf2jxmGjX3LGt9axWe1Ok&#13;&#10;TbLKkg/owdigAE2AGc/m61PVDbgbUzNkk4xyGT/YYIrqU3WquopuXry8Kwt2mzZtLqqd5Ty3LZZW&#13;&#10;idjn1XFn/Ry/e7a2WNvxas8LUaU763PaWi+vvv7qxanepq7IRLFPGwZKqnZ7qndW1nX1drVqkywt&#13;&#10;eftc1GkFFw+iKXkHp81xtW/4CbSXxcq17XB1Es2+bkSSti38+0ZdtK6k/sMhTbofD4c27VixswBb&#13;&#10;J78b+X2N36urF3x7bHid5UkPg38BipLnFQw6qnrDO85umvxCVZknjWjFoXueiHIlDoc8SaUNYI1j&#13;&#10;T6x534ibWtpy3J6O9egmcO3ET1+sNvnh9n1Tf6o/Ngo9HH4QyS8t+GV1qo9b/TqeH5Uwuz59L/bA&#13;&#10;J7/phDT87tCUqAJMYnfSv59H/6Z3HUvgT9+xN/Y6sFgC18BedxMoApIMWMLbHN+BgIGrnttzk2Rv&#13;&#10;+7tDP3LUrZ4T4X0rvlWjSqQ9MmQeQqk9e6v9c976lPE6lSS06I2PDcv3OysAKBUvwQM/QYzx6lik&#13;&#10;LJDW4PAgN7i0Vf5klXidgVj6qmnEKUv5HmA50grjBjxpgY0HHXzpqcHLmwACHT08dRPf1k3bvU9F&#13;&#10;yfBgZzUAXZLHbz+0nfLoIIJctqLI9+/yopAnzfH6ddGwWw6p9E5+ehIMsaJC4UrgbUoj/gMMKbsU&#13;&#10;Pddi/xlsbITKR5g/4CATzW8WO0Eu7qz21xvepBYrvqvATxvH9zF55YkfRBAbrNGvXOtXeJWAqp3V&#13;&#10;WUwdvu5Uwt/UTX7MYCRHGl2JVxC8h1wajvgUqh4sRNBjhZI7E0o++taIDKDjbwslL1RJt17jsHw7&#13;&#10;hJKz7jMODxSbQ54PcbIwlMaA4NuiYifgwPE9W/JghE+rR5ktP3NRVuYdlI0iL3fWehTiW8yrt9Ve&#13;&#10;2tDxvFDHME88xeBQIYnpzJuJQe8RY9DFaDAm/jEGPYeY9p/ms3/mfObPxJL7qLHk903E03z2f62p&#13;&#10;0GRetGeyhD1STfXWNkypeiP7NJ/1ndu/rj+D5kjFEvaLsn4yaLHJ/gz7JCPK8GRRT++tXSh1GDTT&#13;&#10;icu3Q5jSsKm/7MSSG9XUY+M2NPLwILqHlh7/Ou579DEU2ENZwOPtt8+YzXAw+YWW6GIAQYl9s2Kx&#13;&#10;zU5MDj4Rgp5V0xWEG1DVN4/nASEDRk0okrEevT4cVAtNk2/b7iwqSOhRV+wTqIApTReBKhqEwD4S&#13;&#10;FXhb00Si2gxi6Ks1gcqZOn495yzsckYLwZnz3nJMx9Mk6r6PHZeCZnofh53h0dGdT0MzvU9D0wmI&#13;&#10;nZCCZlJAkOnoDJBs4gOjRmfgePNBhuk3chC7ZPCbJBDQXJ0CGprJQOA53mz8uzoHsUtlgGuSQEHT&#13;&#10;KaChTRggoekcxC6VBtjgayQQsebpFJCx5k0YoAj1dA5iYH1+NvNMEihoOgU0tAkDJDSdg9ij0sCb&#13;&#10;kEDMtDoFJKG4iKIxEPr+fKz5OgexT6WBPyFhHpqvU0BDMxkIQ4hwWQ4ndcfXOYh9Kg38CQkENJ0C&#13;&#10;GprJAA1N5yD2qTTA1TmNBCLWcH1xnInIWAtMBkhCA52DOKDSIDBJoKDpFNDQTAZoaDoHcUClQWCS&#13;&#10;gGTB0NPWJdApIAkNTQaiyMaqB3P/JNZCnYM4pNIgNEkgoIU6BTQ0k4FovUY7Z6DpHMQhlQahSQIF&#13;&#10;TaeAhmYyQEPTOYhDKg0ikwQi1nDF/+E0iEwGSEIjnYM4otIgMkmgoOkUkGkQmQzQ0HQO4ohKg8gk&#13;&#10;gSA00ikwCIWl0PHBgGdq0Z9vk7uqf1iAI1g0h/0ltTRbixZ3ZWJgAR49YrkgCCpACh8ZCGHwCwoP&#13;&#10;WzT3CwNSFIbmF5LvQdUOECjF5U7Lw+LgVCm+WaS9f/iKoXFbAgY7MtTuLrPU7U2FBmeJduxcULu3&#13;&#10;zFSvN9VbZipWeNQOxXkJGKy6UnyZqX5vKhSxJdqxOqF2tX/2IKtBbypM9ku04yyO2mECXiTemxou&#13;&#10;MzXsTYWJaol2nIEQTLSM1ag3FRJa06481Gcs7uFNN7cbi8Hm9jXeA2vkvMNEHw5x70WtJmRqMQEv&#13;&#10;lOI2jYUU6c67t+elhvP1otLlUALtOUsO14ffWuob5OSqCcAfrg6/SgoqAuhaInM5XlKINpX2nrH2&#13;&#10;Y8v9AwPkWcQE4PgbqCSG6CAw/PY6B8H7wTrD0AvF/ohZbuhOsVJmucNa5KV+06xR8H6849ALxS6H&#13;&#10;pdmCQqpi/nwTZZaK4gVsjYL34x2HXih2Rjh4cTALIhyzTha0Mf0wa7WVur94QxTeFOn3Pf+Le6Dy&#13;&#10;BQ94A0Z6tH9bB1+x0c/hWH+n6Op3AAAA//8DAFBLAwQUAAYACAAAACEAWLCoIeUAAAAOAQAADwAA&#13;&#10;AGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75X6DtZW6q04DimlIQ5C9OeEKhWQUG8mXpKI2I5ik4S3&#13;&#10;73JqLyuNdnZ2vmw5mob12PnaWQliEgFDWzhd21LCfvfxNAfmg7JaNc6ihCt6WOb3d5lKtRvsN/bb&#13;&#10;UDIKsT5VEqoQ2pRzX1RolJ+4Fi3tTq4zKpDsSq47NVC4aXgcRTNuVG3pQ6VaXFdYnLcXI+FzUMNq&#13;&#10;Kt77zfm0vv7snr8OG4FSPj6MbwsaqwWwgGP4u4AbA/WHnIod3cVqzxrSSUxAQcI0ToCR4WX+KoAd&#13;&#10;JcwSATzP+H+M/BcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#13;&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#13;&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDK1GJ74wYAAJskAAAOAAAA&#13;&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBYsKgh5QAAAA4BAAAP&#13;&#10;AAAAAAAAAAAAAAAAAD0JAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAATwoAAAAA&#13;&#10;">
-[...5 lines deleted...]
-                <v:shape id="AutoShape 50" o:spid="_x0000_s1032" style="position:absolute;left:3821;top:388;width:4068;height:181;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4068,181" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDRf4g8xgAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#13;&#10;FMTvQr9DeAVvmm1RkdUoxVLqoVD/tPfH5rkb3LwsSVzjtzeFgpeBYZjfMMt1sq3oyQfjWMHLuABB&#13;&#10;XDltuFbwc/wYzUGEiKyxdUwKbhRgvXoaLLHU7sp76g+xFhnCoUQFTYxdKWWoGrIYxq4jztnJeYsx&#13;&#10;W19L7fGa4baVr0UxkxYN54UGO9o0VJ0PF6vgMpUmbXnf7z6/fawmR/ObvjZKDZ/T+yLL2wJEpBQf&#13;&#10;jX/EViuYzuDvUD4DcnUHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0X+IPMYAAADgAAAA&#13;&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#13;&#10;" path="m,181r181,l181,,,,,181xm1311,181r181,l1492,,1311,r,181xm2622,181r181,l2803,,2622,r,181xm3887,181r181,l4068,,3887,r,181xe" filled="f" strokeweight=".9pt">
+              <v:group w14:anchorId="2B3D5235" id="Group 49" o:spid="_x0000_s1026" style="position:absolute;margin-left:71pt;margin-top:16.2pt;width:323.55pt;height:15.85pt;z-index:-251997184;mso-position-horizontal-relative:page" coordorigin="1418,320" coordsize="6471,317" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDK1GJ74wYAAJskAAAOAAAAZHJzL2Uyb0RvYy54bWzsWtuOo0YQfY+Uf2jxmGjX3LGt9axWe1Ok&#10;TbLKkg/owdigAE2AGc/m61PVDbgbUzNkk4xyGT/YYIrqU3WquopuXry8Kwt2mzZtLqqd5Ty3LZZW&#10;idjn1XFn/Ry/e7a2WNvxas8LUaU763PaWi+vvv7qxanepq7IRLFPGwZKqnZ7qndW1nX1drVqkywt&#10;eftc1GkFFw+iKXkHp81xtW/4CbSXxcq17XB1Es2+bkSSti38+0ZdtK6k/sMhTbofD4c27VixswBb&#10;J78b+X2N36urF3x7bHid5UkPg38BipLnFQw6qnrDO85umvxCVZknjWjFoXueiHIlDoc8SaUNYI1j&#10;T6x534ibWtpy3J6O9egmcO3ET1+sNvnh9n1Tf6o/Ngo9HH4QyS8t+GV1qo9b/TqeH5Uwuz59L/bA&#10;J7/phDT87tCUqAJMYnfSv59H/6Z3HUvgT9+xN/Y6sFgC18BedxMoApIMWMLbHN+BgIGrnttzk2Rv&#10;+7tDP3LUrZ4T4X0rvlWjSqQ9MmQeQqk9e6v9c976lPE6lSS06I2PDcv3OysAKBUvwQM/QYzx6lik&#10;LJDW4PAgN7i0Vf5klXidgVj6qmnEKUv5HmA50grjBjxpgY0HHXzpqcHLmwACHT08dRPf1k3bvU9F&#10;yfBgZzUAXZLHbz+0nfLoIIJctqLI9+/yopAnzfH6ddGwWw6p9E5+ehIMsaJC4UrgbUoj/gMMKbsU&#10;Pddi/xlsbITKR5g/4CATzW8WO0Eu7qz21xvepBYrvqvATxvH9zF55YkfRBAbrNGvXOtXeJWAqp3V&#10;WUwdvu5Uwt/UTX7MYCRHGl2JVxC8h1wajvgUqh4sRNBjhZI7E0o++taIDKDjbwslL1RJt17jsHw7&#10;hJKz7jMODxSbQ54PcbIwlMaA4NuiYifgwPE9W/JghE+rR5ktP3NRVuYdlI0iL3fWehTiW8yrt9Ve&#10;2tDxvFDHME88xeBQIYnpzJuJQe8RY9DFaDAm/jEGPYeY9p/ms3/mfObPxJL7qLHk903E03z2f62p&#10;0GRetGeyhD1STfXWNkypeiP7NJ/1ndu/rj+D5kjFEvaLsn4yaLHJ/gz7JCPK8GRRT++tXSh1GDTT&#10;icu3Q5jSsKm/7MSSG9XUY+M2NPLwILqHlh7/Ou579DEU2ENZwOPtt8+YzXAw+YWW6GIAQYl9s2Kx&#10;zU5MDj4Rgp5V0xWEG1DVN4/nASEDRk0okrEevT4cVAtNk2/b7iwqSOhRV+wTqIApTReBKhqEwD4S&#10;FXhb00Si2gxi6Ks1gcqZOn495yzsckYLwZnz3nJMx9Mk6r6PHZeCZnofh53h0dGdT0MzvU9D0wmI&#10;nZCCZlJAkOnoDJBs4gOjRmfgePNBhuk3chC7ZPCbJBDQXJ0CGprJQOA53mz8uzoHsUtlgGuSQEHT&#10;KaChTRggoekcxC6VBtjgayQQsebpFJCx5k0YoAj1dA5iYH1+NvNMEihoOgU0tAkDJDSdg9ij0sCb&#10;kEDMtDoFJKG4iKIxEPr+fKz5OgexT6WBPyFhHpqvU0BDMxkIQ4hwWQ4ndcfXOYh9Kg38CQkENJ0C&#10;GprJAA1N5yD2qTTA1TmNBCLWcH1xnInIWAtMBkhCA52DOKDSIDBJoKDpFNDQTAZoaDoHcUClQWCS&#10;gGTB0NPWJdApIAkNTQaiyMaqB3P/JNZCnYM4pNIgNEkgoIU6BTQ0k4FovUY7Z6DpHMQhlQahSQIF&#10;TaeAhmYyQEPTOYhDKg0ikwQi1nDF/+E0iEwGSEIjnYM4otIgMkmgoOkUkGkQmQzQ0HQO4ohKg8gk&#10;gSA00ikwCIWl0PHBgGdq0Z9vk7uqf1iAI1g0h/0ltTRbixZ3ZWJgAR49YrkgCCpACh8ZCGHwCwoP&#10;WzT3CwNSFIbmF5LvQdUOECjF5U7Lw+LgVCm+WaS9f/iKoXFbAgY7MtTuLrPU7U2FBmeJduxcULu3&#10;zFSvN9VbZipWeNQOxXkJGKy6UnyZqX5vKhSxJdqxOqF2tX/2IKtBbypM9ku04yyO2mECXiTemxou&#10;MzXsTYWJaol2nIEQTLSM1ag3FRJa06481Gcs7uFNN7cbi8Hm9jXeA2vkvMNEHw5x70WtJmRqMQEv&#10;lOI2jYUU6c67t+elhvP1otLlUALtOUsO14ffWuob5OSqCcAfrg6/SgoqAuhaInM5XlKINpX2nrH2&#10;Y8v9AwPkWcQE4PgbqCSG6CAw/PY6B8H7wTrD0AvF/ohZbuhOsVJmucNa5KV+06xR8H6849ALxS6H&#10;pdmCQqpi/nwTZZaK4gVsjYL34x2HXih2Rjh4cTALIhyzTha0Mf0wa7WVur94QxTeFOn3Pf+Le6Dy&#10;BQ94A0Z6tH9bB1+x0c/hWH+n6Op3AAAA//8DAFBLAwQUAAYACAAAACEAXNULL+AAAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCN7vZNNYasymlqKdSsBXE2zZ5TUKzb0N2m6T/&#10;3udJj8MMM99kq8m2YsDeN440qFkEAqlwZUOVhs/D28MShA+GStM6Qg1X9LDKb28yk5ZupA8c9qES&#10;XEI+NRrqELpUSl/UaI2fuQ6JvZPrrQks+0qWvRm53LYyjqKFtKYhXqhNh5sai/P+YjW8j2Zcz9Xr&#10;sD2fNtfvw+Pua6tQ6/u7af0CIuAU/sLwi8/okDPT0V2o9KJlncT8JWiYxwkIDjwtnxWIo4ZFokDm&#10;mfz/IP8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAytRie+MGAACbJAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXNULL+AAAAAJAQAADwAAAAAA&#10;AAAAAAAAAAA9CQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAEoKAAAAAA==&#10;">
+                <v:rect id="Rectangle 55" o:spid="_x0000_s1027" style="position:absolute;left:1418;top:320;width:950;height:317;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBAzod9xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EJvjZQmMY0T2ZRAoND2kB/odbE2tqm1cizFdt8+KhRyHGbmG2aTj7YRPXW+dqxhNlUg&#10;iAtnai41nI6751cQPiAbbByThl/ykGeThw2mxg28p/4QShEh7FPUUIXQplL6oiKLfupa4uidXWcx&#10;RNmV0nQ4RLht5ItSibRYc1yosKVtRcXP4Wo1YLIwl6/z/PP4cU1wVY5qt/xWWj89jm9rEIHGcA//&#10;t9+NhuUM/r7EHyCzGwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBAzod9xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" stroked="f"/>
+                <v:rect id="Rectangle 54" o:spid="_x0000_s1028" style="position:absolute;left:1436;top:388;width:181;height:181;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBciFyvxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9iG4MqG3qGopUEgseqkXw9si+JqHZtyG7mvjvuwWhx2FmvmFW6WAacaXO1ZYVzKYR&#10;COLC6ppLBV/H7eQZhPPIGhvLpOBGDtL1w2iFibY9f9L14EsRIOwSVFB53yZSuqIig25qW+LgfdvO&#10;oA+yK6XusA9w08g4ihbSYM1hocKWNhUVP4eLUbBf7pd5O/54P5ksW+TDi97h2Sv19Di8vYLwNPj/&#10;8L2dawXzGP6+hB8g178AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXIhcr8YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" strokeweight=".9pt"/>
+                <v:rect id="Rectangle 53" o:spid="_x0000_s1029" style="position:absolute;left:2430;top:320;width:1311;height:317;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDfULyRwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Bb2pomrFq1GkQVhQT2sLnh9NM+22LzUJmr990YQPA4z8w0zW7S2EldqfOlYQ7+nQBBn&#10;zpSca/jfr7pjED4gG6wck4Y7eVjMPzozTI278R9ddyEXEcI+RQ1FCHUqpc8Ksuh7riaO3tE1FkOU&#10;TS5Ng7cIt5X8ViqRFkuOCwXW9FNQdtpdrAZMhua8PQ42+/UlwUneqtXooLT++myXUxCB2vAOv9q/&#10;RsNoAM8v8QfI+QMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDfULyRwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" stroked="f"/>
+                <v:rect id="Rectangle 52" o:spid="_x0000_s1030" style="position:absolute;left:2448;top:388;width:181;height:181;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC8LWFAxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gQvohvFqo2uIqKYFjxUpeDtkX0modm3Ibtq/PeuUOhxmJlvmPmyMaW4Ue0KywoG/QgE&#10;cWp1wZmC03Hbm4JwHlljaZkUPMjBcvHWmmOs7Z2/6XbwmQgQdjEqyL2vYildmpNB17cVcfAutjbo&#10;g6wzqWu8B7gp5TCKxtJgwWEhx4rWOaW/h6tRsJ/sJ0nV/dr8mN1unDQf+hPPXqlOu1nNQHhq/H/4&#10;r51oBe8jeH0JP0AungAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC8LWFAxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokeweight=".9pt"/>
+                <v:rect id="Rectangle 51" o:spid="_x0000_s1031" style="position:absolute;left:3803;top:320;width:1311;height:317;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA/9YF+wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdVdtgkZXEUEQag9Vwesj+0yC2bcxu2r677tCocdhZr5hFqvO1uJBra8caxgNFQji&#10;3JmKCw2n4/Z9CsIHZIO1Y9LwQx5Wy97bAjPjnvxNj0MoRISwz1BDGUKTSenzkiz6oWuIo3dxrcUQ&#10;ZVtI0+Izwm0tx0ql0mLFcaHEhjYl5dfD3WrA9MPcvi6T/fHznuKs6NQ2OSutB/1uPQcRqAv/4b/2&#10;zmhIEnh9iT9ALn8BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAP/WBfsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" stroked="f"/>
+                <v:shape id="AutoShape 50" o:spid="_x0000_s1032" style="position:absolute;left:3821;top:388;width:4068;height:181;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4068,181" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHSWcmwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhb6D2EBvjZzQhOBGNiVQkkMhzd99sba2qLUykuKobx8VCj0OM/MNs66T7cVIPhjHCmbTAgRx&#10;47ThVsH59P68AhEissbeMSn4oQB19fiwxlK7Gx9oPMZWZAiHEhV0MQ6llKHpyGKYuoE4e1/OW4xZ&#10;+lZqj7cMt72cF8VSWjScFzocaNNR8328WgXXhTRpx4fxc7v3sXk5mUv62Cj1NElvryAipfgf/mvv&#10;tILFEn6/5B8gqzsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAB0lnJsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,181r181,l181,,,,,181xm1311,181r181,l1492,,1311,r,181xm2622,181r181,l2803,,2622,r,181xm3887,181r181,l4068,,3887,r,181xe" filled="f" strokeweight=".9pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,569;181,569;181,388;0,388;0,569;1311,569;1492,569;1492,388;1311,388;1311,569;2622,569;2803,569;2803,388;2622,388;2622,569;3887,569;4068,569;4068,388;3887,388;3887,569" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00F05C26">
         <w:t>Lien de parenté avec l’adhérent :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDA2AA2" w14:textId="6C08DCF6" w:rsidR="002541D0" w:rsidRDefault="00F529F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1601"/>
           <w:tab w:val="left" w:pos="2973"/>
           <w:tab w:val="left" w:pos="4285"/>
           <w:tab w:val="left" w:pos="5595"/>
           <w:tab w:val="left" w:pos="6861"/>
           <w:tab w:val="left" w:pos="8025"/>
         </w:tabs>
         <w:spacing w:before="18"/>
         <w:ind w:left="590"/>
         <w:rPr>
@@ -3066,53 +3043,53 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
-              <v:rect w14:anchorId="064C900A" id="Rectangle 48" o:spid="_x0000_s1026" style="position:absolute;margin-left:443.6pt;margin-top:2.35pt;width:9.05pt;height:9.05pt;z-index:-251993088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCtjDn/wEAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhO06014hRFug4D&#10;ugvQ7QMYWbaFyaJGKXG6rx8lp2mwvQ3zg0Ca5CF5dLS6OQxW7DUFg66W5WwuhXYKG+O6Wn7/dv/m&#10;SooQwTVg0elaPukgb9avX61GX+kF9mgbTYJBXKhGX8s+Rl8VRVC9HiDM0GvHwRZpgMgudUVDMDL6&#10;YIvFfP62GJEaT6h0CPz3bgrKdcZvW63il7YNOgpbS54t5pPyuU1nsV5B1RH43qjjGPAPUwxgHDc9&#10;Qd1BBLEj8xfUYBRhwDbOFA4Ftq1ROu/A25TzP7Z57MHrvAuTE/yJpvD/YNXn/aP/Smn04B9Q/QjC&#10;4aYH1+lbIhx7DQ23KxNRxehDdSpITuBSsR0/YcNXC7uImYNDS0MC5O3EIVP9dKJaH6JQ/LMsl9cX&#10;l1IoDh3t1AGq52JPIX7QOIhk1JL4JjM47B9CnFKfU1Ivh/fG2nyb1okxg17Mc0VAa5oUzUtSt91Y&#10;EntIgshfXo3XP08bTGRZWjPU8uqUBFVi471rcpsIxk42T23dkZ7ESBJfqLbYPDE7hJPm+I2w0SP9&#10;kmJkvdUy/NwBaSnsR8cMX5fLZRJodpaX7xbs0Hlkex4BpxiqllGKydzESdQ7T6bruVOZd3d4y7fS&#10;mszYy1THYVlTmfOj/pNoz/2c9fJK178BAAD//wMAUEsDBBQABgAIAAAAIQAW+drJ4QAAAAgBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAFITvgv9heYIXsRujNmnMSxFRWoUerCJ4e80+k2L2bchu&#10;2/jvu570OMww8005H22n9jz4rROEq0kCiqV2ZisNwvvb02UOygcSQ50TRvhhD/Pq9KSkwriDvPJ+&#10;HRoVS8QXhNCG0Bda+7plS37iepbofbnBUohyaLQZ6BDLbafTJJlqS1uJCy31/NBy/b3eWYRVtsqW&#10;/cXL44ddLKbLcWae6TMgnp+N93egAo/hLwy/+BEdqsi0cTsxXnUIeZ6lMYpwk4GK/iy5vQa1QUjT&#10;HHRV6v8HqiMAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQrYw5/8BAADtAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFvnayeEAAAAIAQAADwAA&#10;AAAAAAAAAAAAAABZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;" filled="f" strokeweight=".9pt">
+              <v:rect w14:anchorId="7A5B6546" id="Rectangle 48" o:spid="_x0000_s1026" style="position:absolute;margin-left:443.6pt;margin-top:2.35pt;width:9.05pt;height:9.05pt;z-index:-251993088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCtjDn/wEAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhO06014hRFug4D&#10;ugvQ7QMYWbaFyaJGKXG6rx8lp2mwvQ3zg0Ca5CF5dLS6OQxW7DUFg66W5WwuhXYKG+O6Wn7/dv/m&#10;SooQwTVg0elaPukgb9avX61GX+kF9mgbTYJBXKhGX8s+Rl8VRVC9HiDM0GvHwRZpgMgudUVDMDL6&#10;YIvFfP62GJEaT6h0CPz3bgrKdcZvW63il7YNOgpbS54t5pPyuU1nsV5B1RH43qjjGPAPUwxgHDc9&#10;Qd1BBLEj8xfUYBRhwDbOFA4Ftq1ROu/A25TzP7Z57MHrvAuTE/yJpvD/YNXn/aP/Smn04B9Q/QjC&#10;4aYH1+lbIhx7DQ23KxNRxehDdSpITuBSsR0/YcNXC7uImYNDS0MC5O3EIVP9dKJaH6JQ/LMsl9cX&#10;l1IoDh3t1AGq52JPIX7QOIhk1JL4JjM47B9CnFKfU1Ivh/fG2nyb1okxg17Mc0VAa5oUzUtSt91Y&#10;EntIgshfXo3XP08bTGRZWjPU8uqUBFVi471rcpsIxk42T23dkZ7ESBJfqLbYPDE7hJPm+I2w0SP9&#10;kmJkvdUy/NwBaSnsR8cMX5fLZRJodpaX7xbs0Hlkex4BpxiqllGKydzESdQ7T6bruVOZd3d4y7fS&#10;mszYy1THYVlTmfOj/pNoz/2c9fJK178BAAD//wMAUEsDBBQABgAIAAAAIQAW+drJ4QAAAAgBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAFITvgv9heYIXsRujNmnMSxFRWoUerCJ4e80+k2L2bchu&#10;2/jvu570OMww8005H22n9jz4rROEq0kCiqV2ZisNwvvb02UOygcSQ50TRvhhD/Pq9KSkwriDvPJ+&#10;HRoVS8QXhNCG0Bda+7plS37iepbofbnBUohyaLQZ6BDLbafTJJlqS1uJCy31/NBy/b3eWYRVtsqW&#10;/cXL44ddLKbLcWae6TMgnp+N93egAo/hLwy/+BEdqsi0cTsxXnUIeZ6lMYpwk4GK/iy5vQa1QUjT&#10;HHRV6v8HqiMAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQrYw5/8BAADtAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFvnayeEAAAAIAQAADwAA&#10;AAAAAAAAAAAAAABZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;" filled="f" strokeweight=".9pt">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00F05C26">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Ami(e)</w:t>
       </w:r>
       <w:r w:rsidR="00F05C26">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>Conjoint(e)</w:t>
       </w:r>
       <w:r w:rsidR="00F05C26">
         <w:rPr>
@@ -3373,53 +3350,53 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
-              <v:rect w14:anchorId="035FB753" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:433.85pt;margin-top:15.45pt;width:92.1pt;height:17.05pt;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCy+NcTCAIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817JU27EFy0HgJEWB&#13;&#10;9AGk/QCaoiSiFJdd0pbTr++Ssh2jvRXVgeBqydnZ2eH69tgbdlDoNdiK55MpZ8pKqLVtK/792+O7&#13;&#10;JWc+CFsLA1ZV/EV5frt5+2Y9uFIV0IGpFTICsb4cXMW7EFyZZV52qhd+Ak5ZSjaAvQgUYpvVKAZC&#13;&#10;701WTKeLbACsHYJU3tPf+zHJNwm/aZQMX5rGq8BMxYlbSCumdRfXbLMWZYvCdVqeaIh/YNELbano&#13;&#10;BepeBMH2qP+C6rVE8NCEiYQ+g6bRUqUeqJt8+kc3z51wKvVC4nh3kcn/P1j5+fDsvmKk7t0TyB+e&#13;&#10;Wdh2wrbqDhGGTomayuVRqGxwvrxciIGnq2w3fIKaRiv2AZIGxwb7CEjdsWOS+uUitToGJulnni9W&#13;&#10;ixuaiKRckS/m7+ephCjPtx368EFBz+Km4kijTOji8ORDZCPK85FYzMKjNiaN01g2UIWC4FNfYHQd&#13;&#10;kynAdrc1yA6CDLEqHvLlua6/PtbrQLY0uq/4chq/0ShRjQdbpypBaDPuiYmxJ3miItF8vtxB/ULq&#13;&#10;IIyeozdCmw7wF2cD+a3i/udeoOLMfLSk8CqfzaJBUzCb3xQU4HVmd50RVhJUxQNn43YbRlPvHeq2&#13;&#10;o0p56t3CHU2l0UmwV1YnsuSppOPJ/9G013E69fpKN78BAAD//wMAUEsDBBQABgAIAAAAIQACEHFZ&#13;&#10;5AAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8MwDL0j8R8iI3FjSUHrRtd0QkXjCNoY045p&#13;&#10;a9pC45Qm2wq/Hu8EF8vWe34f6XK0nTji4FtHGqKJAoFUuqqlWsP2dXUzB+GDocp0jlDDN3pYZpcX&#13;&#10;qUkqd6I1HjehFixCPjEamhD6REpfNmiNn7geibF3N1gT+BxqWQ3mxOK2k7dKxdKaltihMT3mDZaf&#13;&#10;m4PV8JRvo93zm9+v97sxXxX+4yt++dH6+mp8XPB4WIAIOIa/Dzh34PyQcbDCHajyotMwj2czpmq4&#13;&#10;U/cgzgQ1jXgrNMRTBTJL5f8e2S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#13;&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#13;&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsvjXEwgC&#13;&#10;AADtAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAAhBx&#13;&#10;WeQAAAAPAQAADwAAAAAAAAAAAAAAAABiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#13;&#10;AHMFAAAAAA==&#13;&#10;" filled="f" strokecolor="#92e185" strokeweight=".1pt">
+              <v:rect w14:anchorId="3EB91774" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:433.85pt;margin-top:15.45pt;width:92.1pt;height:17.05pt;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCy+NcTCAIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817JU27EFy0HgJEWB&#10;9AGk/QCaoiSiFJdd0pbTr++Ssh2jvRXVgeBqydnZ2eH69tgbdlDoNdiK55MpZ8pKqLVtK/792+O7&#10;JWc+CFsLA1ZV/EV5frt5+2Y9uFIV0IGpFTICsb4cXMW7EFyZZV52qhd+Ak5ZSjaAvQgUYpvVKAZC&#10;701WTKeLbACsHYJU3tPf+zHJNwm/aZQMX5rGq8BMxYlbSCumdRfXbLMWZYvCdVqeaIh/YNELbano&#10;BepeBMH2qP+C6rVE8NCEiYQ+g6bRUqUeqJt8+kc3z51wKvVC4nh3kcn/P1j5+fDsvmKk7t0TyB+e&#10;Wdh2wrbqDhGGTomayuVRqGxwvrxciIGnq2w3fIKaRiv2AZIGxwb7CEjdsWOS+uUitToGJulnni9W&#10;ixuaiKRckS/m7+ephCjPtx368EFBz+Km4kijTOji8ORDZCPK85FYzMKjNiaN01g2UIWC4FNfYHQd&#10;kynAdrc1yA6CDLEqHvLlua6/PtbrQLY0uq/4chq/0ShRjQdbpypBaDPuiYmxJ3miItF8vtxB/ULq&#10;IIyeozdCmw7wF2cD+a3i/udeoOLMfLSk8CqfzaJBUzCb3xQU4HVmd50RVhJUxQNn43YbRlPvHeq2&#10;o0p56t3CHU2l0UmwV1YnsuSppOPJ/9G013E69fpKN78BAAD//wMAUEsDBBQABgAIAAAAIQBR1SLm&#10;4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLClo3Sh1J1RpHEEbY9ox&#10;bU1baJzSZFu3pyc7wc2WP/3+/nQxmk4caHCtZYRookAQl7ZquUbYvC/v5iCc11zpzjIhnMjBIru+&#10;SnVS2SOv6LD2tQgh7BKN0HjfJ1K6siGj3cT2xOH2aQejfViHWlaDPoZw08l7pWJpdMvhQ6N7yhsq&#10;v9d7g/CSb6Lt64fbrXbbMV8W7usnfjsj3t6Mz08gPI3+D4aLflCHLDgVds+VEx3CPJ7NAorwoB5B&#10;XAA1jcJUIMRTBTJL5f8K2S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsvjXEwgCAADt&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAUdUi5uEA&#10;AAAKAQAADwAAAAAAAAAAAAAAAABiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" strokecolor="#92e185" strokeweight=".1pt">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="002A126E">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251324416" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="437D3E3E" wp14:editId="0A6B2470">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1971675</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>192681</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1226185" cy="216535"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -3453,53 +3430,53 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
-              <v:rect w14:anchorId="287D3AE4" id="Rectangle 47" o:spid="_x0000_s1026" style="position:absolute;margin-left:155.25pt;margin-top:15.15pt;width:96.55pt;height:17.05pt;z-index:-251992064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCTzjivCAIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuEzEQfUfiHyy/k72QpOkqm6pKW4RU&#13;&#10;ClLhAxyvN2vh9Zixk034esbeNA3whtgHy7PjOXPm+Hh5c+gN2yv0GmzNi0nOmbISGm23Nf/29eHd&#13;&#10;gjMfhG2EAatqflSe36zevlkOrlIldGAahYxArK8GV/MuBFdlmZed6oWfgFOWki1gLwKFuM0aFAOh&#13;&#10;9yYr83yeDYCNQ5DKe/p7Nyb5KuG3rZLhc9t6FZipOXELacW0buKarZai2qJwnZYnGuIfWPRCW2p6&#13;&#10;hroTQbAd6r+gei0RPLRhIqHPoG21VGkGmqbI/5jmuRNOpVlIHO/OMvn/Byuf9s/uC0bq3j2C/O6Z&#13;&#10;hXUn7FbdIsLQKdFQuyIKlQ3OV+eCGHgqZZvhEzR0tWIXIGlwaLGPgDQdOySpj2ep1SEwST+LspwX&#13;&#10;ixlnknJlMZ+9n6UWonqpdujDBwU9i5uaI11lQhf7Rx8iG1G9HInNLDxoY9J1GsuG2OEqTwUejG5i&#13;&#10;Mg2J283aINsLMsR1eR85jGC/Het1IFsa3dd8kcdvNEpU4942qUsQ2ox7YmLsSZ6oSDSfrzbQHEkd&#13;&#10;hNFz9EZo0wH+5Gwgv9Xc/9gJVJyZj5YUvi6m02jQFExnVyUFeJnZXGaElQRV88DZuF2H0dQ7h3rb&#13;&#10;UacizW7hlm6l1UmwV1YnsuSppOPJ/9G0l3E69fpKV78AAAD//wMAUEsDBBQABgAIAAAAIQC0bPfG&#13;&#10;4wAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8MwDL0j8R8iI3FjSelWoa7phIrGEbQxph3T&#13;&#10;1rSFxilNthV+PeYEF8vWe34f2WqyvTjh6DtHGqKZAoFUubqjRsPuZX1zB8IHQ7XpHaGGL/Swyi8v&#13;&#10;MpPW7kwbPG1DI1iEfGo0tCEMqZS+atEaP3MDEmNvbrQm8Dk2sh7NmcVtL2+VSqQ1HbFDawYsWqw+&#13;&#10;tker4bHYRfunV3/YHPZTsS79+2fy/K319dX0sORxvwQRcAp/H/DbgfNDzsFKd6Tai15DHKkFU3lR&#13;&#10;MQgmLFScgCg1JPM5yDyT/2vkPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#13;&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#13;&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCTzjivCAIA&#13;&#10;AO0DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC0bPfG&#13;&#10;4wAAAA4BAAAPAAAAAAAAAAAAAAAAAGIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#13;&#10;cgUAAAAA&#13;&#10;" filled="f" strokecolor="#92e185" strokeweight=".1pt">
+              <v:rect w14:anchorId="09413601" id="Rectangle 47" o:spid="_x0000_s1026" style="position:absolute;margin-left:155.25pt;margin-top:15.15pt;width:96.55pt;height:17.05pt;z-index:-251992064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTzjivCAIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuEzEQfUfiHyy/k72QpOkqm6pKW4RU&#10;ClLhAxyvN2vh9Zixk034esbeNA3whtgHy7PjOXPm+Hh5c+gN2yv0GmzNi0nOmbISGm23Nf/29eHd&#10;gjMfhG2EAatqflSe36zevlkOrlIldGAahYxArK8GV/MuBFdlmZed6oWfgFOWki1gLwKFuM0aFAOh&#10;9yYr83yeDYCNQ5DKe/p7Nyb5KuG3rZLhc9t6FZipOXELacW0buKarZai2qJwnZYnGuIfWPRCW2p6&#10;hroTQbAd6r+gei0RPLRhIqHPoG21VGkGmqbI/5jmuRNOpVlIHO/OMvn/Byuf9s/uC0bq3j2C/O6Z&#10;hXUn7FbdIsLQKdFQuyIKlQ3OV+eCGHgqZZvhEzR0tWIXIGlwaLGPgDQdOySpj2ep1SEwST+LspwX&#10;ixlnknJlMZ+9n6UWonqpdujDBwU9i5uaI11lQhf7Rx8iG1G9HInNLDxoY9J1GsuG2OEqTwUejG5i&#10;Mg2J283aINsLMsR1eR85jGC/Het1IFsa3dd8kcdvNEpU4942qUsQ2ox7YmLsSZ6oSDSfrzbQHEkd&#10;hNFz9EZo0wH+5Gwgv9Xc/9gJVJyZj5YUvi6m02jQFExnVyUFeJnZXGaElQRV88DZuF2H0dQ7h3rb&#10;UacizW7hlm6l1UmwV1YnsuSppOPJ/9G0l3E69fpKV78AAAD//wMAUEsDBBQABgAIAAAAIQCHKVNF&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLCndqqlrOqFK4wjaGNOO&#10;aWvaQuOUJtsKT485wc2WP/3+/mw92V6ccfSdIw3RTIFAqlzdUaNh/7K5W4LwwVBtekeo4Qs9rPPr&#10;q8yktbvQFs+70AgOIZ8aDW0IQyqlr1q0xs/cgMS3NzdaE3gdG1mP5sLhtpf3SiXSmo74Q2sGLFqs&#10;PnYnq+Gx2EeHp1d/3B4PU7Ep/ftn8vyt9e3N9LACEXAKfzD86rM65OxUuhPVXvQa4kgtGOVBxSAY&#10;WKg4AVFqSOZzkHkm/zfIfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCTzjivCAIAAO0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCHKVNF4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAGIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" strokecolor="#92e185" strokeweight=".1pt">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C75BE3B" w14:textId="4AED5A99" w:rsidR="002541D0" w:rsidRPr="00BF5694" w:rsidRDefault="00BF5694" w:rsidP="00BF5694">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3999"/>
           <w:tab w:val="left" w:pos="6883"/>
         </w:tabs>
         <w:spacing w:line="340" w:lineRule="auto"/>
         <w:ind w:left="320"/>
       </w:pPr>
       <w:r w:rsidRPr="002A126E">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
@@ -3544,53 +3521,53 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
-              <v:rect w14:anchorId="62F53BB2" id="Rectangle 46" o:spid="_x0000_s1026" style="position:absolute;margin-left:296.4pt;margin-top:1pt;width:97.65pt;height:17.05pt;z-index:-251991040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBjzwgNCAIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vviypE2NOEWRtsOA&#13;&#10;rhvQ7QMUWY6FyaJGKXGyrx8lJ2m2vQ3zg0Ca4iF5eLS43feG7RR6DbbmxSTnTFkJjbabmn/7+vhu&#13;&#10;zpkPwjbCgFU1PyjPb5dv3ywGV6kSOjCNQkYg1leDq3kXgquyzMtO9cJPwClLwRawF4Fc3GQNioHQ&#13;&#10;e5OVeX6VDYCNQ5DKe/p7Pwb5MuG3rZLhc9t6FZipOfUW0onpXMczWy5EtUHhOi2PbYh/6KIX2lLR&#13;&#10;M9S9CIJtUf8F1WuJ4KENEwl9Bm2rpUoz0DRF/sc0L51wKs1C5Hh3psn/P1j5vHtxXzC27t0TyO+e&#13;&#10;WVh1wm7UHSIMnRINlSsiUdngfHVOiI6nVLYePkFDqxXbAImDfYt9BKTp2D5RfThTrfaBSfpZlNO8&#13;&#10;mM04kxQri6vZ+1kqIapTtkMfPijoWTRqjrTKhC52Tz7EbkR1uhKLWXjUxqR1GsuGWOE6TwkejG5i&#13;&#10;MA2Jm/XKINsJEsRN+VDMT3V/u9brQLI0uq/5PI/fKJTIxoNtUpUgtBlt6sTYIz2RkSg+X62hORA7&#13;&#10;CKPm6I2Q0QH+5GwgvdXc/9gKVJyZj5YYvimm0yjQ5Exn1yU5eBlZX0aElQRV88DZaK7CKOqtQ73p&#13;&#10;qFKRZrdwR1tpdSLstatjs6SpxONR/1G0l3669fpKl78AAAD//wMAUEsDBBQABgAIAAAAIQCh4rIY&#13;&#10;4wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJr7DZky82QWMiJShMZh6tGmtTY8L&#13;&#10;rICys8huW+rTO570Msnkz/zzfdliMr046tF1lhDCWQBCU2XrjhqE7evyJgHhvKJa9ZY0wlk7WOSX&#13;&#10;F5lKa3uitT5ufCO4hFyqEFrvh1RKV7XaKDezgybO3u1olOd1bGQ9qhOXm15GQRBLozriD60adNHq&#13;&#10;6nNzMAjPxTbcvby5/Xq/m4pl6T6+4tU34vXV9DTn8TgH4fXk/y7g14H5IWew0h6odqJHuHuImN8j&#13;&#10;ROzF+X2ShCBKhNs4BJln8r9F/gMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#13;&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#13;&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBjzwgNCAIA&#13;&#10;AO0DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCh4rIY&#13;&#10;4wAAAA0BAAAPAAAAAAAAAAAAAAAAAGIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#13;&#10;cgUAAAAA&#13;&#10;" filled="f" strokecolor="#92e185" strokeweight=".1pt">
+              <v:rect w14:anchorId="0226756F" id="Rectangle 46" o:spid="_x0000_s1026" style="position:absolute;margin-left:296.4pt;margin-top:1pt;width:97.65pt;height:17.05pt;z-index:-251991040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjzwgNCAIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vviypE2NOEWRtsOA&#10;rhvQ7QMUWY6FyaJGKXGyrx8lJ2m2vQ3zg0Ca4iF5eLS43feG7RR6DbbmxSTnTFkJjbabmn/7+vhu&#10;zpkPwjbCgFU1PyjPb5dv3ywGV6kSOjCNQkYg1leDq3kXgquyzMtO9cJPwClLwRawF4Fc3GQNioHQ&#10;e5OVeX6VDYCNQ5DKe/p7Pwb5MuG3rZLhc9t6FZipOfUW0onpXMczWy5EtUHhOi2PbYh/6KIX2lLR&#10;M9S9CIJtUf8F1WuJ4KENEwl9Bm2rpUoz0DRF/sc0L51wKs1C5Hh3psn/P1j5vHtxXzC27t0TyO+e&#10;WVh1wm7UHSIMnRINlSsiUdngfHVOiI6nVLYePkFDqxXbAImDfYt9BKTp2D5RfThTrfaBSfpZlNO8&#10;mM04kxQri6vZ+1kqIapTtkMfPijoWTRqjrTKhC52Tz7EbkR1uhKLWXjUxqR1GsuGWOE6TwkejG5i&#10;MA2Jm/XKINsJEsRN+VDMT3V/u9brQLI0uq/5PI/fKJTIxoNtUpUgtBlt6sTYIz2RkSg+X62hORA7&#10;CKPm6I2Q0QH+5GwgvdXc/9gKVJyZj5YYvimm0yjQ5Exn1yU5eBlZX0aElQRV88DZaK7CKOqtQ73p&#10;qFKRZrdwR1tpdSLstatjs6SpxONR/1G0l3669fpKl78AAAD//wMAUEsDBBQABgAIAAAAIQC2FnJv&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAFITvJv6HzTPxZhcwIiKPxpDUo6a1Nj0u&#10;7Aoo+xbZbYv+ep8nPU5mMvNNsZztII5m8r0jhHgRgTDUON1Ti7B9WV1lIHxQpNXgyCB8GQ/L8vys&#10;ULl2J1qb4ya0gkvI5wqhC2HMpfRNZ6zyCzcaYu/NTVYFllMr9aROXG4HmURRKq3qiRc6NZqqM83H&#10;5mARHqttvHt69fv1fjdXq9q/f6bP34iXF/PDPYhg5vAXhl98RoeSmWp3IO3FgHBzlzB6QEj4Evu3&#10;WRaDqBGu0xhkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGPPCA0IAgAA7QMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALYWcm/fAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAYgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" strokecolor="#92e185" strokeweight=".1pt">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00F05C26">
         <w:t>Téléphone</w:t>
       </w:r>
       <w:r w:rsidR="00F05C26">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F05C26">
         <w:t>mobile</w:t>
       </w:r>
       <w:r w:rsidR="00F05C26">
         <w:tab/>
         <w:t>Prénom :</w:t>
       </w:r>
       <w:r w:rsidR="00F05C26">
         <w:tab/>
         <w:t xml:space="preserve">Nom </w:t>
@@ -3680,57 +3657,57 @@
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="1CF22FC6" w14:textId="77777777" w:rsidR="009C3632" w:rsidRDefault="009C3632" w:rsidP="009C3632"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
               <v:shapetype w14:anchorId="2749EBFA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Zone de texte 80" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:266pt;margin-top:4.45pt;width:9.05pt;height:8.5pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQATxT5EPgIAAIwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r47TtF2DOEXWIsOA&#13;&#10;oi2QDj0rspwYk0VNUmJnX78nxUm6dqdhOSikSD2Sj6QnN12j2VY5X5MpeH424EwZSWVtVgX//jz/&#13;&#10;9JkzH4QphSajCr5Tnt9MP36YtHashrQmXSrHAGL8uLUFX4dgx1nm5Vo1wp+RVQbGilwjAlS3ykon&#13;&#10;WqA3OhsOBpdZS660jqTyHrd3eyOfJvyqUjI8VpVXgemCI7eQTpfOZTyz6USMV07YdS37NMQ/ZNGI&#13;&#10;2iDoEepOBME2rn4H1dTSkacqnElqMqqqWqpUA6rJB2+qWayFVakWkOPtkSb//2Dlw3ZhnxwL3Rfq&#13;&#10;0MBISGv92OMy1tNVron/yJTBDgp3R9pUF5iMj/LR9fkFZxKmfHB1fZFozU6PrfPhq6KGRaHgDl1J&#13;&#10;ZIntvQ8ICNeDS4zlSdflvNY6KTt/qx3bCjQQfS+p5UwLH3BZ8Hn6xZwB8cczbVhb8Mtz5PIOMsY6&#13;&#10;Yi61kD/eIwBPG8CeuIhS6JZdT9CSyh14c7QfKW/lvAbuPVJ7Eg4zBKqwF+ERR6UJyVAvcbYm9+tv&#13;&#10;99EfrYWVsxYzWXD/cyOcQsXfDJp+nY9GcYiTMrq4GkJxry3L1xazaW4JrOXYQCuTGP2DPoiVo+YF&#13;&#10;6zOLUWESRiJ2wcNBvA37TcH6STWbJSeMrRXh3iysjNCR3Mjnc/cinO0bHDAZD3SYXjF+0+e9b3xp&#13;&#10;aLYJVNVpCCLBe1Z73jHyqbH9esadeq0nr9NHZPobAAD//wMAUEsDBBQABgAIAAAAIQBG6TTF4QAA&#13;&#10;AA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNOgoCTNpkIgjghROMDNtZfE&#13;&#10;EK+j2E1Dvx5zgstIq9HOzGu2ixvETFOwnhHWqwwEsfbGcofw+vJwVYIIUbFRg2dC+KYA2/b8rFG1&#13;&#10;8Ud+pnkXO5FCONQKoY9xrKUMuienwsqPxMn78JNTMZ1TJ82kjincDTLPshvplOXU0KuR7nrSX7uD&#13;&#10;QzD85lm/28eT5Z221emp/NQz4uXFcr9JcrsBEWmJfx/wy5D2Q5uG7f2BTRADQnGdJ6CIUFYgkl8U&#13;&#10;2RrEHiEvKpBtI/9TtD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAE8U+RD4CAACMBAAA&#13;&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARuk0xeEAAAAN&#13;&#10;AQAADwAAAAAAAAAAAAAAAACYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#13;&#10;AA==&#13;&#10;" fillcolor="window" strokeweight=".5pt">
+              <v:shape id="Zone de texte 80" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:266pt;margin-top:4.45pt;width:9.05pt;height:8.5pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQATxT5EPgIAAIwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r47TtF2DOEXWIsOA&#10;oi2QDj0rspwYk0VNUmJnX78nxUm6dqdhOSikSD2Sj6QnN12j2VY5X5MpeH424EwZSWVtVgX//jz/&#10;9JkzH4QphSajCr5Tnt9MP36YtHashrQmXSrHAGL8uLUFX4dgx1nm5Vo1wp+RVQbGilwjAlS3ykon&#10;WqA3OhsOBpdZS660jqTyHrd3eyOfJvyqUjI8VpVXgemCI7eQTpfOZTyz6USMV07YdS37NMQ/ZNGI&#10;2iDoEepOBME2rn4H1dTSkacqnElqMqqqWqpUA6rJB2+qWayFVakWkOPtkSb//2Dlw3ZhnxwL3Rfq&#10;0MBISGv92OMy1tNVron/yJTBDgp3R9pUF5iMj/LR9fkFZxKmfHB1fZFozU6PrfPhq6KGRaHgDl1J&#10;ZIntvQ8ICNeDS4zlSdflvNY6KTt/qx3bCjQQfS+p5UwLH3BZ8Hn6xZwB8cczbVhb8Mtz5PIOMsY6&#10;Yi61kD/eIwBPG8CeuIhS6JZdT9CSyh14c7QfKW/lvAbuPVJ7Eg4zBKqwF+ERR6UJyVAvcbYm9+tv&#10;99EfrYWVsxYzWXD/cyOcQsXfDJp+nY9GcYiTMrq4GkJxry3L1xazaW4JrOXYQCuTGP2DPoiVo+YF&#10;6zOLUWESRiJ2wcNBvA37TcH6STWbJSeMrRXh3iysjNCR3Mjnc/cinO0bHDAZD3SYXjF+0+e9b3xp&#10;aLYJVNVpCCLBe1Z73jHyqbH9esadeq0nr9NHZPobAAD//wMAUEsDBBQABgAIAAAAIQDeumT23AAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8QwFITvgv8hPMGbm26l0ta+LiJ4FLF60Fs2ebbR&#10;5qU02W7dX2886XGYYeabZre6USw0B+sZYbvJQBBrbyz3CK8vD1cliBAVGzV6JoRvCrBrz88aVRt/&#10;5GdautiLVMKhVghDjFMtZdADORU2fiJO3oefnYpJzr00szqmcjfKPMtupFOW08KgJrofSH91B4dg&#10;+M2zfrePJ8udttXpqfzUC+LlxXp3CyLSGv/C8Iuf0KFNTHt/YBPEiFBc5+lLRCgrEMkvimwLYo+Q&#10;FxXItpH/D7Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABPFPkQ+AgAAjAQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAN66ZPbcAAAACAEAAA8A&#10;AAAAAAAAAAAAAAAAmAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAChBQAAAAA=&#10;" fillcolor="window" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1CF22FC6" w14:textId="77777777" w:rsidR="009C3632" w:rsidRDefault="009C3632" w:rsidP="009C3632"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BEFA0BF" wp14:editId="47803807">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2550160</wp:posOffset>
                 </wp:positionH>
@@ -3758,53 +3735,53 @@
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="6FBB54F7" w14:textId="77777777" w:rsidR="009C3632" w:rsidRDefault="009C3632" w:rsidP="009C3632"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
-              <v:shape w14:anchorId="0BEFA0BF" id="Zone de texte 79" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:200.8pt;margin-top:1.45pt;width:9.05pt;height:8.5pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAnnMSrQAIAAJMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9vGjEMfp+0/yHK+ziOQjtOHBWjYppU&#13;&#10;tZXo1OeQS7houThLAnfsr58Tfq7saRoPwY6dz/Zn+yb3XaPJVjivwJQ07/UpEYZDpcy6pN9fF58+&#13;&#10;U+IDMxXTYERJd8LT++nHD5PWFmIANehKOIIgxhetLWkdgi2yzPNaNMz3wAqDRgmuYQFVt84qx1pE&#13;&#10;b3Q26PdvsxZcZR1w4T3ePuyNdJrwpRQ8PEvpRSC6pJhbSKdL5yqe2XTCirVjtlb8kAb7hywapgwG&#13;&#10;PUE9sMDIxqkrqEZxBx5k6HFoMpBScZFqwGry/rtqljWzItWC5Hh7osn/P1j+tF3aF0dC9wU6bGAk&#13;&#10;pLW+8HgZ6+mka+I/ZkrQjhTuTrSJLhAeH+XD8c2IEo6mvH83HiVas/Nj63z4KqAhUSipw64kstj2&#13;&#10;0QcMiK5HlxjLg1bVQmmdlJ2fa0e2DBuIfa+gpUQzH/CypIv0izkjxB/PtCFtSW9vMJcryBjrhLnS&#13;&#10;jP+4RkA8bRD2zEWUQrfqiKoueFpBtUP6HOwny1u+UAj/iBm+MIejhIzheoRnPKQGzAkOEiU1uF9/&#13;&#10;u4/+2GG0UtLiaJbU/9wwJ7DwbwZ7P86HwzjLSRmO7gaouEvL6tJiNs0ckLwcF9HyJEb/oI+idNC8&#13;&#10;4RbNYlQ0McMxdknDUZyH/cLgFnIxmyUnnF7LwqNZWh6hI8eR1tfujTl76HPAAXmC4xCz4l27977x&#13;&#10;pYHZJoBUaRYiz3tWD/Tj5Kf+HrY0rtalnrzO35LpbwAAAP//AwBQSwMEFAAGAAgAAAAhAF+HBcff&#13;&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMT8tOwzAQvCPxD9YicaNOqqo0aZwKgTgiRMoBbq69&#13;&#10;JIZ4HcVuGvr1LCe4jLSa2XlUu9n3YsIxukAK8kUGAskE66hV8Lp/vNmAiEmT1X0gVPCNEXb15UWl&#13;&#10;SxtO9IJTk1rBJhRLraBLaSiljKZDr+MiDEjMfYTR68Tn2Eo76hOb+14us2wtvXbECZ0e8L5D89Uc&#13;&#10;vQJLb4HMu3s6O2qMK87Pm08zKXV9NT9sGe62IBLO6e8Dfjdwf6i52CEcyUbRK1hl+ZqlCpYFCOZX&#13;&#10;eXEL4sDCogBZV/L/ivoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJ5zEq0ACAACTBAAA&#13;&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAX4cFx98AAAAN&#13;&#10;AQAADwAAAAAAAAAAAAAAAACaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#13;&#10;AA==&#13;&#10;" fillcolor="window" strokeweight=".5pt">
+              <v:shape w14:anchorId="0BEFA0BF" id="Zone de texte 79" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:200.8pt;margin-top:1.45pt;width:9.05pt;height:8.5pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnnMSrQAIAAJMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9vGjEMfp+0/yHK+ziOQjtOHBWjYppU&#10;tZXo1OeQS7houThLAnfsr58Tfq7saRoPwY6dz/Zn+yb3XaPJVjivwJQ07/UpEYZDpcy6pN9fF58+&#10;U+IDMxXTYERJd8LT++nHD5PWFmIANehKOIIgxhetLWkdgi2yzPNaNMz3wAqDRgmuYQFVt84qx1pE&#10;b3Q26PdvsxZcZR1w4T3ePuyNdJrwpRQ8PEvpRSC6pJhbSKdL5yqe2XTCirVjtlb8kAb7hywapgwG&#10;PUE9sMDIxqkrqEZxBx5k6HFoMpBScZFqwGry/rtqljWzItWC5Hh7osn/P1j+tF3aF0dC9wU6bGAk&#10;pLW+8HgZ6+mka+I/ZkrQjhTuTrSJLhAeH+XD8c2IEo6mvH83HiVas/Nj63z4KqAhUSipw64kstj2&#10;0QcMiK5HlxjLg1bVQmmdlJ2fa0e2DBuIfa+gpUQzH/CypIv0izkjxB/PtCFtSW9vMJcryBjrhLnS&#10;jP+4RkA8bRD2zEWUQrfqiKoueFpBtUP6HOwny1u+UAj/iBm+MIejhIzheoRnPKQGzAkOEiU1uF9/&#10;u4/+2GG0UtLiaJbU/9wwJ7DwbwZ7P86HwzjLSRmO7gaouEvL6tJiNs0ckLwcF9HyJEb/oI+idNC8&#10;4RbNYlQ0McMxdknDUZyH/cLgFnIxmyUnnF7LwqNZWh6hI8eR1tfujTl76HPAAXmC4xCz4l27977x&#10;pYHZJoBUaRYiz3tWD/Tj5Kf+HrY0rtalnrzO35LpbwAAAP//AwBQSwMEFAAGAAgAAAAhAMfUVfTc&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok6oqTYhTISSOCBF6gJtr&#10;L4nbeB3Fbhr69SwnOK7maeZttZ19LyYcowukIF9kIJBMsI5aBbv357sNiJg0Wd0HQgXfGGFbX19V&#10;urThTG84NakVXEKx1Aq6lIZSymg69DouwoDE2VcYvU58jq20oz5zue/lMsvW0mtHvNDpAZ86NMfm&#10;5BVY+ghkPt3LxVFjXHF53RzMpNTtzfz4ACLhnP5g+NVndajZaR9OZKPoFayyfM2ogmUBgvNVXtyD&#10;2DNYFCDrSv5/oP4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJ5zEq0ACAACTBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAx9RV9NwAAAAIAQAA&#10;DwAAAAAAAAAAAAAAAACaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKMFAAAAAA==&#10;" fillcolor="window" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6FBB54F7" w14:textId="77777777" w:rsidR="009C3632" w:rsidRDefault="009C3632" w:rsidP="009C3632"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BDB1DA8" wp14:editId="1D4CEDC5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1729105</wp:posOffset>
                 </wp:positionH>
@@ -3832,53 +3809,53 @@
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="62C97392" w14:textId="77777777" w:rsidR="009C3632" w:rsidRDefault="009C3632" w:rsidP="009C3632"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
-              <v:shape w14:anchorId="0BDB1DA8" id="Zone de texte 78" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:136.15pt;margin-top:2.95pt;width:9.05pt;height:8.5pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDnTGUPQgIAAJMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9vGjEMfp+0/yHK+ziOQjtOHBWjYppU&#13;&#10;tZXo1OeQS7houThLAnfsr58Tfq7saRoPwY6dz/Zn+yb3XaPJVjivwJQ07/UpEYZDpcy6pN9fF58+&#13;&#10;U+IDMxXTYERJd8LT++nHD5PWFmIANehKOIIgxhetLWkdgi2yzPNaNMz3wAqDRgmuYQFVt84qx1pE&#13;&#10;b3Q26PdvsxZcZR1w4T3ePuyNdJrwpRQ8PEvpRSC6pJhbSKdL5yqe2XTCirVjtlb8kAb7hywapgwG&#13;&#10;PUE9sMDIxqkrqEZxBx5k6HFoMpBScZFqwGry/rtqljWzItWC5Hh7osn/P1j+tF3aF0dC9wU6bGAk&#13;&#10;pLW+8HgZ6+mka+I/ZkrQjhTuTrSJLhAeH+XD8c2IEo6mvH83HiVas/Nj63z4KqAhUSipw64kstj2&#13;&#10;0QcMiK5HlxjLg1bVQmmdlJ2fa0e2DBuIfa+gpUQzH/CypIv0izkjxB/PtCFtSW9vMJcryBjrhLnS&#13;&#10;jP+4RkA8bRD2zEWUQrfqiKpKOjjytIJqh/Q52E+Wt3yhEP4RM3xhDkcJGcP1CM94SA2YExwkSmpw&#13;&#10;v/52H/2xw2ilpMXRLKn/uWFOYOHfDPZ+nA+HcZaTMhzdDVBxl5bVpcVsmjkgeTkuouVJjP5BH0Xp&#13;&#10;oHnDLZrFqGhihmPskoajOA/7hcEt5GI2S044vZaFR7O0PEJHjiOtr90bc/bQ54AD8gTHIWbFu3bv&#13;&#10;feNLA7NNAKnSLESe96we6MfJT/09bGlcrUs9eZ2/JdPfAAAA//8DAFBLAwQUAAYACAAAACEAAqna&#13;&#10;298AAAANAQAADwAAAGRycy9kb3ducmV2LnhtbExPTU/DMAy9I/EfIiNxYynla+2aTgjEESEKh+2W&#13;&#10;JaYNNE7VZF3Zr8ec4GLZes/vo1rPvhcTjtEFUnC5yEAgmWAdtQre354uliBi0mR1HwgVfGOEdX16&#13;&#10;UunShgO94tSkVrAIxVIr6FIaSimj6dDruAgDEmMfYfQ68Tm20o76wOK+l3mW3UqvHbFDpwd86NB8&#13;&#10;NXuvwNImkNm656Ojxrji+LL8NJNS52fz44rH/QpEwjn9fcBvB84PNQfbhT3ZKHoF+V1+xVQFNwUI&#13;&#10;xvMiuwax4yUvQNaV/N+i/gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#13;&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDnTGUPQgIAAJME&#13;&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQACqdrb3wAA&#13;&#10;AA0BAAAPAAAAAAAAAAAAAAAAAJwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAqAUA&#13;&#10;AAAA&#13;&#10;" fillcolor="window" strokeweight=".5pt">
+              <v:shape w14:anchorId="0BDB1DA8" id="Zone de texte 78" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:136.15pt;margin-top:2.95pt;width:9.05pt;height:8.5pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnTGUPQgIAAJMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9vGjEMfp+0/yHK+ziOQjtOHBWjYppU&#10;tZXo1OeQS7houThLAnfsr58Tfq7saRoPwY6dz/Zn+yb3XaPJVjivwJQ07/UpEYZDpcy6pN9fF58+&#10;U+IDMxXTYERJd8LT++nHD5PWFmIANehKOIIgxhetLWkdgi2yzPNaNMz3wAqDRgmuYQFVt84qx1pE&#10;b3Q26PdvsxZcZR1w4T3ePuyNdJrwpRQ8PEvpRSC6pJhbSKdL5yqe2XTCirVjtlb8kAb7hywapgwG&#10;PUE9sMDIxqkrqEZxBx5k6HFoMpBScZFqwGry/rtqljWzItWC5Hh7osn/P1j+tF3aF0dC9wU6bGAk&#10;pLW+8HgZ6+mka+I/ZkrQjhTuTrSJLhAeH+XD8c2IEo6mvH83HiVas/Nj63z4KqAhUSipw64kstj2&#10;0QcMiK5HlxjLg1bVQmmdlJ2fa0e2DBuIfa+gpUQzH/CypIv0izkjxB/PtCFtSW9vMJcryBjrhLnS&#10;jP+4RkA8bRD2zEWUQrfqiKpKOjjytIJqh/Q52E+Wt3yhEP4RM3xhDkcJGcP1CM94SA2YExwkSmpw&#10;v/52H/2xw2ilpMXRLKn/uWFOYOHfDPZ+nA+HcZaTMhzdDVBxl5bVpcVsmjkgeTkuouVJjP5BH0Xp&#10;oHnDLZrFqGhihmPskoajOA/7hcEt5GI2S044vZaFR7O0PEJHjiOtr90bc/bQ54AD8gTHIWbFu3bv&#10;feNLA7NNAKnSLESe96we6MfJT/09bGlcrUs9eZ2/JdPfAAAA//8DAFBLAwQUAAYACAAAACEAmvqK&#10;6NwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPvU7EMBCEeyTewVokOs7B/F1CnBNCokSIQAGd&#10;z14SQ7yOYl8u3NOzVNDNakYz39abJQxixin5SBrOVwUIJBudp07D68vD2RpEyoacGSKhhm9MsGmO&#10;j2pTubinZ5zb3AkuoVQZDX3OYyVlsj0Gk1ZxRGLvI07BZD6nTrrJ7Lk8DFIVxbUMxhMv9GbE+x7t&#10;V7sLGhy9RbLv/vHgqbW+PDytP+2s9enJcncLIuOS/8Lwi8/o0DDTNu7IJTFoUDfqgqMarkoQ7Kuy&#10;uASxZaFKkE0t/z/Q/AAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDnTGUPQgIAAJMEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCa+oro3AAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAAJwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApQUAAAAA&#10;" fillcolor="window" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="62C97392" w14:textId="77777777" w:rsidR="009C3632" w:rsidRDefault="009C3632" w:rsidP="009C3632"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="009705F3">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7491BD06" wp14:editId="20E292C7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>857250</wp:posOffset>
                 </wp:positionH>
@@ -3906,53 +3883,53 @@
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="6FC50481" w14:textId="77777777" w:rsidR="009705F3" w:rsidRDefault="009705F3" w:rsidP="009705F3"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
-              <v:shape w14:anchorId="7491BD06" id="Zone de texte 77" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:67.5pt;margin-top:1.45pt;width:9.05pt;height:8.5pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCY/iraQgIAAJMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuPGjEMvlfqf4hyL8Pw2C0jhhVlRVUJ&#13;&#10;7a7EVnsOmQSiZuI0CczQX18nPLv0VJVDsGPns/3ZnvFDW2uyE84rMCXNO11KhOFQKbMu6ffX+afP&#13;&#10;lPjATMU0GFHSvfD0YfLxw7ixhejBBnQlHEEQ44vGlnQTgi2yzPONqJnvgBUGjRJczQKqbp1VjjWI&#13;&#10;Xuus1+3eZQ24yjrgwnu8fTwY6SThSyl4eJbSi0B0STG3kE6XzlU8s8mYFWvH7EbxYxrsH7KomTIY&#13;&#10;9Az1yAIjW6duoGrFHXiQocOhzkBKxUWqAavJu++qWW6YFakWJMfbM03+/8Hyp93SvjgS2i/QYgMj&#13;&#10;IY31hcfLWE8rXR3/MVOCdqRwf6ZNtIHw+CgfjPpDSjia8u79aJhozS6PrfPhq4CaRKGkDruSyGK7&#13;&#10;hQ8YEF1PLjGWB62qudI6KXs/047sGDYQ+15BQ4lmPuBlSefpF3NGiD+eaUOakt71MZcbyBjrjLnS&#13;&#10;jP+4RUA8bRD2wkWUQrtqiapK2j/xtIJqj/Q5OEyWt3yuEH6BGb4wh6OEjOF6hGc8pAbMCY4SJRtw&#13;&#10;v/52H/2xw2ilpMHRLKn/uWVOYOHfDPZ+lA8GcZaTMhje91Bx15bVtcVs6xkgeTkuouVJjP5Bn0Tp&#13;&#10;oH7DLZrGqGhihmPskoaTOAuHhcEt5GI6TU44vZaFhVlaHqEjx5HW1/aNOXvsc8ABeYLTELPiXbsP&#13;&#10;vvGlgek2gFRpFiLPB1aP9OPkp/4etzSu1rWevC7fkslvAAAA//8DAFBLAwQUAAYACAAAACEAa5n5&#13;&#10;auAAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6TUNr13RCII4IUTjA&#13;&#10;LUu8NqNxqibryn493gkulp+e/Py+cjv5Tow4RBdIwXyWgUAywTpqFHy8P9+tQcSkyeouECr4wQjb&#13;&#10;6vqq1IUNJ3rDsU6N4BCKhVbQptQXUkbTotdxFnok9vZh8DqxHBppB33icN/JRZbdS68d8YdW9/jY&#13;&#10;ovmuj16Bpc9A5su9nB3VxuXn1/XBjErd3kxPGx4PGxAJp/R3ARcG7g8VF9uFI9koOtbLFQMlBYsc&#13;&#10;xMVfLecgdrzkOciqlP8pql8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmP4q2kICAACT&#13;&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAa5n5auAA&#13;&#10;AAANAQAADwAAAAAAAAAAAAAAAACcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKkF&#13;&#10;AAAAAA==&#13;&#10;" fillcolor="window" strokeweight=".5pt">
+              <v:shape w14:anchorId="7491BD06" id="Zone de texte 77" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:67.5pt;margin-top:1.45pt;width:9.05pt;height:8.5pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCY/iraQgIAAJMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuPGjEMvlfqf4hyL8Pw2C0jhhVlRVUJ&#10;7a7EVnsOmQSiZuI0CczQX18nPLv0VJVDsGPns/3ZnvFDW2uyE84rMCXNO11KhOFQKbMu6ffX+afP&#10;lPjATMU0GFHSvfD0YfLxw7ixhejBBnQlHEEQ44vGlnQTgi2yzPONqJnvgBUGjRJczQKqbp1VjjWI&#10;Xuus1+3eZQ24yjrgwnu8fTwY6SThSyl4eJbSi0B0STG3kE6XzlU8s8mYFWvH7EbxYxrsH7KomTIY&#10;9Az1yAIjW6duoGrFHXiQocOhzkBKxUWqAavJu++qWW6YFakWJMfbM03+/8Hyp93SvjgS2i/QYgMj&#10;IY31hcfLWE8rXR3/MVOCdqRwf6ZNtIHw+CgfjPpDSjia8u79aJhozS6PrfPhq4CaRKGkDruSyGK7&#10;hQ8YEF1PLjGWB62qudI6KXs/047sGDYQ+15BQ4lmPuBlSefpF3NGiD+eaUOakt71MZcbyBjrjLnS&#10;jP+4RUA8bRD2wkWUQrtqiapK2j/xtIJqj/Q5OEyWt3yuEH6BGb4wh6OEjOF6hGc8pAbMCY4SJRtw&#10;v/52H/2xw2ilpMHRLKn/uWVOYOHfDPZ+lA8GcZaTMhje91Bx15bVtcVs6xkgeTkuouVJjP5Bn0Tp&#10;oH7DLZrGqGhihmPskoaTOAuHhcEt5GI6TU44vZaFhVlaHqEjx5HW1/aNOXvsc8ABeYLTELPiXbsP&#10;vvGlgek2gFRpFiLPB1aP9OPkp/4etzSu1rWevC7fkslvAAAA//8DAFBLAwQUAAYACAAAACEA88qp&#10;WdwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WVuFGnrYqaEKdCSBwRIuUA&#10;N9deEtN4HcVuGvr1bE/ltqMZzb4pt5PvxIhDdIEULOYZCCQTrKNGwcfu5X4DIiZNVneBUMEvRthW&#10;tzelLmw40TuOdWoEl1AstII2pb6QMpoWvY7z0COx9x0GrxPLoZF20Ccu951cZtmD9NoRf2h1j88t&#10;mkN99AosfQYyX+717Kg2Lj+/bX7MqNTdbHp6BJFwStcwXPAZHSpm2ocj2Sg61qs1b0kKljmIi79e&#10;LUDs+chzkFUp/w+o/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCY/iraQgIAAJMEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDzyqlZ3AAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAAJwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApQUAAAAA&#10;" fillcolor="window" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6FC50481" w14:textId="77777777" w:rsidR="009705F3" w:rsidRDefault="009705F3" w:rsidP="009705F3"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="009705F3">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30673160" wp14:editId="7BBC2948">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>214630</wp:posOffset>
                 </wp:positionH>
@@ -3980,53 +3957,53 @@
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="3CF6D0DD" w14:textId="77777777" w:rsidR="009705F3" w:rsidRDefault="009705F3"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
-              <v:shape w14:anchorId="30673160" id="Zone de texte 76" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:16.9pt;margin-top:2.6pt;width:9.05pt;height:8.5pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDn0ocEOQIAAIIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynSdsYcYosRYYB&#13;&#10;RVsgHXpWZCkWJouapMTOfv0o5bPtTsMuMilSj+Qj6cld12iyFc4rMCXNe31KhOFQKbMu6Y+XxZdb&#13;&#10;SnxgpmIajCjpTnh6N/38adLaQgygBl0JRxDE+KK1Ja1DsEWWeV6LhvkeWGHQKME1LKDq1lnlWIvo&#13;&#10;jc4G/f511oKrrAMuvMfb+72RThO+lIKHJym9CESXFHML6XTpXMUzm05YsXbM1oof0mD/kEXDlMGg&#13;&#10;J6h7FhjZOPUBqlHcgQcZehyaDKRUXKQasJq8/66aZc2sSLUgOd6eaPL/D5Y/bpf22ZHQfYUOGxgJ&#13;&#10;aa0vPF7GejrpmvjFTAnakcLdiTbRBcLjo3w4vhpRwtGU92/Go0Rrdn5snQ/fBDQkCiV12JVEFts+&#13;&#10;+IAB0fXoEmN50KpaKK2TEidBzLUjW4Y91CGliC/eeGlD2pJeX2HoDwgR+vR+pRn/GYt8i4CaNnh5&#13;&#10;Lj1KoVt1RFUlHR5pWUG1Q7Yc7AfJW75QCP/AfHhmDicHCcJtCE94SA2YExwkSmpwv/92H/2xoWil&#13;&#10;pMVJLKn/tWFOUKK/G2z1OB8O4+gmZTi6GaDiLi2rS4vZNHNAonLcO8uTGP2DPorSQfOKSzOLUdHE&#13;&#10;DMfYJQ1HcR72+4FLx8VslpxwWC0LD2ZpeYSOHEdaX7pX5uyhrQHn4RGOM8uKd93d+8aXBmabAFKl&#13;&#10;1kee96we6MdBT905LGXcpEs9eZ1/HdM/AAAA//8DAFBLAwQUAAYACAAAACEAFOukLeAAAAALAQAA&#13;&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7WVuFGnqYrSNJuKn8KFEwVxduOtbTW2I9tN&#13;&#10;w9tjTvQy0mq0M98028n2bKQQjXcIi3kBjFznpXEK4evz9b4CFpNwUvTeEcIPRdi2tzeNqKW/uA8a&#13;&#10;90mxHOJiLRB0SkPNeew0WRHnfiCXvaMPVqR8BsVlEJccbnteFsUDt8K43KDFQM+autP+bBF2T2qt&#13;&#10;ukoEvaukMeP0fXxXb4h3s+llk+VxAyzRlP4/4G9D5oc2gx382cnIeoTlMuMnhFUJLNurxRrYAaEs&#13;&#10;S+Btw683tL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#13;&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#13;&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA59KHBDkCAACCBAAADgAAAAAA&#13;&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFOukLeAAAAALAQAADwAA&#13;&#10;AAAAAAAAAAAAAACTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="30673160" id="Zone de texte 76" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:16.9pt;margin-top:2.6pt;width:9.05pt;height:8.5pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDn0ocEOQIAAIIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynSdsYcYosRYYB&#10;RVsgHXpWZCkWJouapMTOfv0o5bPtTsMuMilSj+Qj6cld12iyFc4rMCXNe31KhOFQKbMu6Y+XxZdb&#10;SnxgpmIajCjpTnh6N/38adLaQgygBl0JRxDE+KK1Ja1DsEWWeV6LhvkeWGHQKME1LKDq1lnlWIvo&#10;jc4G/f511oKrrAMuvMfb+72RThO+lIKHJym9CESXFHML6XTpXMUzm05YsXbM1oof0mD/kEXDlMGg&#10;J6h7FhjZOPUBqlHcgQcZehyaDKRUXKQasJq8/66aZc2sSLUgOd6eaPL/D5Y/bpf22ZHQfYUOGxgJ&#10;aa0vPF7GejrpmvjFTAnakcLdiTbRBcLjo3w4vhpRwtGU92/Go0Rrdn5snQ/fBDQkCiV12JVEFts+&#10;+IAB0fXoEmN50KpaKK2TEidBzLUjW4Y91CGliC/eeGlD2pJeX2HoDwgR+vR+pRn/GYt8i4CaNnh5&#10;Lj1KoVt1RFUlHR5pWUG1Q7Yc7AfJW75QCP/AfHhmDicHCcJtCE94SA2YExwkSmpwv/92H/2xoWil&#10;pMVJLKn/tWFOUKK/G2z1OB8O4+gmZTi6GaDiLi2rS4vZNHNAonLcO8uTGP2DPorSQfOKSzOLUdHE&#10;DMfYJQ1HcR72+4FLx8VslpxwWC0LD2ZpeYSOHEdaX7pX5uyhrQHn4RGOM8uKd93d+8aXBmabAFKl&#10;1kee96we6MdBT905LGXcpEs9eZ1/HdM/AAAA//8DAFBLAwQUAAYACAAAACEAQlprNtoAAAAGAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEzOMU/DMBAF4B2J/2AdEht16qooDXEqQIWFiRYxu/HVtojPke2m&#10;4d9jJhhP7/Te125nP7AJY3KBJCwXFTCkPmhHRsLH4eWuBpayIq2GQCjhGxNsu+urVjU6XOgdp302&#10;rJRQapQEm/PYcJ56i16lRRiRSnYK0atczmi4jupSyv3ARVXdc68clQWrRny22H/tz17C7slsTF+r&#10;aHe1dm6aP09v5lXK25v58QFYxjn/PcMvv9ChK6ZjOJNObJCwWhV5lrAWwEq8Xm6AHSUIIYB3Lf/P&#10;734AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA59KHBDkCAACCBAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAQlprNtoAAAAGAQAADwAAAAAAAAAA&#10;AAAAAACTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3CF6D0DD" w14:textId="77777777" w:rsidR="009705F3" w:rsidRDefault="009705F3"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="009B0CA7">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Ami(e)</w:t>
       </w:r>
       <w:r w:rsidR="009B0CA7">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
@@ -4055,150 +4032,1959 @@
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>Père-Mèr</w:t>
       </w:r>
       <w:r w:rsidR="00BF5694">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EF7891F" w14:textId="38019C8D" w:rsidR="00CF3BF6" w:rsidRDefault="00CF3BF6" w:rsidP="00CF3BF6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47906B09" w14:textId="2B1AE2FA" w:rsidR="00BF5694" w:rsidRPr="00BF5694" w:rsidRDefault="00BF5694" w:rsidP="00BF5694">
+    <w:p w14:paraId="0F439E6F" w14:textId="77777777" w:rsidR="003535CD" w:rsidRDefault="003535CD" w:rsidP="00BF5694">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
-        <w:rPr>
-[...75 lines deleted...]
-      <w:r w:rsidRPr="00BF5694">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9840" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2060"/>
+        <w:gridCol w:w="3920"/>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="2060"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D13D46" w:rsidRPr="00D13D46" w14:paraId="563A0D82" w14:textId="77777777" w:rsidTr="00D13D46">
+        <w:trPr>
+          <w:trHeight w:val="312"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="778B2288" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Année de naissance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FB8BADC" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Catégorie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE562B6" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Renouvellement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6708C352" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Nouveaux licenciés</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D13D46" w:rsidRPr="00D13D46" w14:paraId="442F147B" w14:textId="77777777" w:rsidTr="00D13D46">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C252393" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2018-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07D26EBC" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>d' athlétisme</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EEEDBD8" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>120 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C74B421" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>125 € (1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D13D46" w:rsidRPr="00D13D46" w14:paraId="4075876B" w14:textId="77777777" w:rsidTr="00D13D46">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3178E4" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2016-2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF7A43C" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>U12 -Poussins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="306470BB" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>120 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18459518" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>125 € (1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D13D46" w:rsidRPr="00D13D46" w14:paraId="1A54A771" w14:textId="77777777" w:rsidTr="00D13D46">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77D8FB92" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2014-2015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A37F8DD" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>U14-Benjamins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3053149F" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>120 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E4AE589" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>145 € (2) (3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D13D46" w:rsidRPr="00D13D46" w14:paraId="4107BEC9" w14:textId="77777777" w:rsidTr="00D13D46">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA85877" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2012-2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2156B2D6" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>U16- Minimes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16177AE9" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>120 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD2F4D8" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>145 € (2) (3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D13D46" w:rsidRPr="00D13D46" w14:paraId="36BBF514" w14:textId="77777777" w:rsidTr="00D13D46">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="612F0753" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2010-2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6438E0FA" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>U18 - Cadets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="751BD140" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>140 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47377CCF" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>165 € (2) (3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D13D46" w:rsidRPr="00D13D46" w14:paraId="3A42EABA" w14:textId="77777777" w:rsidTr="00D13D46">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63B5DEF9" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2008-2009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5337E713" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>U20 - Juniors</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22A89DF8" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>140 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39C0F34F" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>165 € (2) (3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D13D46" w:rsidRPr="00D13D46" w14:paraId="68A1C6C2" w14:textId="77777777" w:rsidTr="00D13D46">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3433B0EC" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2005-2007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E170EEC" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>U23 - Espoirs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15A44EA0" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>140 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B691043" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>165 € (2) (3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D13D46" w:rsidRPr="00D13D46" w14:paraId="43B65C63" w14:textId="77777777" w:rsidTr="00D13D46">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2152FA50" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1993-2004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07598FE1" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Séniors</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11F162CA" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>140 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74678DC3" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>165 € (2) (3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D13D46" w:rsidRPr="00D13D46" w14:paraId="294DDAF8" w14:textId="77777777" w:rsidTr="00D13D46">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46032731" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1992 et avant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02036BDB" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Masters</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="584D56FF" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>140 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0F5573" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>165 € (2) (3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D13D46" w:rsidRPr="00D13D46" w14:paraId="3DA5BCBF" w14:textId="77777777" w:rsidTr="00D13D46">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD62CCB" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>A partir de cadets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75813345" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Athlé Fit ou Marche Nordique Santé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7898E1DD" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>85 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C1DC89C" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>95 € (1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D13D46" w:rsidRPr="00D13D46" w14:paraId="70FD2382" w14:textId="77777777" w:rsidTr="00D13D46">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A46CE72" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>A partir de cadets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="296AA3D6" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Marche Nordique Compétition</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1C19F6" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>140 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="001CEEAD" w14:textId="77777777" w:rsidR="00D13D46" w:rsidRPr="00D13D46" w:rsidRDefault="00D13D46" w:rsidP="00D13D46">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>165 € (2) (3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="47906B09" w14:textId="28819BD2" w:rsidR="00BF5694" w:rsidRPr="00BF5694" w:rsidRDefault="00BF5694" w:rsidP="00BF5694">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00BF5694">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00BF5694">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE "https://admin.sportsregions.fr/media/uploaded/sites/2744/kcupload/images/Tableau%20cat%C3%A9gories%202025-2026%20%2B%20prix.jpg" \* MERGEFORMATINET </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00BF5694">
+      <w:r w:rsidR="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00BF5694">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D7D95AF" w14:textId="691B49DB" w:rsidR="00CF3BF6" w:rsidRPr="00BF5694" w:rsidRDefault="00CF3BF6" w:rsidP="00BF5694">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
@@ -4287,67 +6073,51 @@
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5694">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Licences multiples : </w:t>
       </w:r>
       <w:r w:rsidR="005864F0" w:rsidRPr="00BF5694">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Fratrie,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5694">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> à partir du 2 -ème enfant 50% (concerne les catégories </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> à partir du 2 -ème enfant 50% (concerne les catégories Ecole </w:t>
       </w:r>
       <w:r w:rsidR="005864F0" w:rsidRPr="00BF5694">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>d’athlétisme</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5694">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> à Minimes).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12D8627F" w14:textId="77777777" w:rsidR="00BF5694" w:rsidRPr="00BF5694" w:rsidRDefault="00BF5694" w:rsidP="00CF3BF6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04A248AE" w14:textId="2DFBACA4" w:rsidR="00CF3BF6" w:rsidRPr="00BF5694" w:rsidRDefault="00CF3BF6" w:rsidP="00CF3BF6">
@@ -4462,197 +6232,303 @@
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20E030FE" w14:textId="33F5B7AA" w:rsidR="00F05C26" w:rsidRPr="00BF5694" w:rsidRDefault="00F05C26" w:rsidP="00BF5694">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:ind w:left="319"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lorsque que votre demande d’adhésion sera traitée par notre </w:t>
       </w:r>
       <w:r w:rsidR="008634E8">
         <w:t>secrétaire</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, vous recevrez par mail, </w:t>
       </w:r>
       <w:r w:rsidR="00D70F4C">
         <w:t>un</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reçu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C87580" w14:textId="345F3019" w:rsidR="00F05C26" w:rsidRDefault="00F05C26" w:rsidP="00F05C26">
+    <w:p w14:paraId="51B995FF" w14:textId="4E56CC44" w:rsidR="003615C4" w:rsidRPr="003615C4" w:rsidRDefault="00F05C26" w:rsidP="003615C4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1284"/>
+        </w:tabs>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1000" w:right="320"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05C26">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Première inscription</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidR="003615C4" w:rsidRPr="003615C4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pour les mineurs l'autorisation parentale est disponib</w:t>
+      </w:r>
+      <w:r w:rsidR="00700BB1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">le </w:t>
+      </w:r>
+      <w:r w:rsidR="003615C4" w:rsidRPr="003615C4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sur le site de l’ </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="003615C4" w:rsidRPr="003615C4">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>U</w:t>
+        </w:r>
+        <w:r w:rsidR="003615C4" w:rsidRPr="003615C4">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>S</w:t>
+        </w:r>
+        <w:r w:rsidR="003615C4" w:rsidRPr="003615C4">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>S</w:t>
+        </w:r>
+        <w:r w:rsidR="003615C4" w:rsidRPr="003615C4">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>P Athlétisme</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003615C4" w:rsidRPr="003615C4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>. Merci de nous la joindre remplie dans le formulaire plus bas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57BC2E67" w14:textId="77777777" w:rsidR="003615C4" w:rsidRPr="003615C4" w:rsidRDefault="003615C4" w:rsidP="003615C4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1284"/>
+        </w:tabs>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1000" w:right="320"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003615C4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Un questionnaire de santé sera à remplir dans l'espace licencié de votre enfant en 2ème étape après la création de cet espace par notre club.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694D0C4B" w14:textId="77777777" w:rsidR="003615C4" w:rsidRPr="003615C4" w:rsidRDefault="003615C4" w:rsidP="003615C4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1284"/>
+        </w:tabs>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1000" w:right="320"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003615C4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Pour les majeurs un Parcours de Prévention Santé vous sera envoyé par la FFA, il faudra le visualiser jusqu'au bout.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BDD8225" w14:textId="77777777" w:rsidR="003615C4" w:rsidRPr="003615C4" w:rsidRDefault="003615C4" w:rsidP="003615C4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1284"/>
+        </w:tabs>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1000" w:right="320"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003615C4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Pour la marche nordique, qu’elle soit santé ou compétition, le Parcours de Prévention santé est à faire également.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD6AAAC" w14:textId="49EBC63E" w:rsidR="003615C4" w:rsidRPr="003615C4" w:rsidRDefault="003615C4" w:rsidP="003615C4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1284"/>
+        </w:tabs>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1000" w:right="320"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F05C26">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Ré-inscription</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003615C4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour les mineurs : questionnaire de santé à remplir dans l'espace licencié FFA en ligne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003615C4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">et </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00700BB1">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>autorisation parentale</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003615C4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> signée </w:t>
+      </w:r>
+      <w:r w:rsidR="00700BB1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003615C4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>joindre dans le formulaire plus bas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455E4B2C" w14:textId="77777777" w:rsidR="003615C4" w:rsidRPr="003615C4" w:rsidRDefault="003615C4" w:rsidP="003615C4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1284"/>
+        </w:tabs>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1000" w:right="320"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003615C4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Pour les majeurs : parcours de Prévention santé via votre espace adhérent FFA.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C87580" w14:textId="4D76A3C9" w:rsidR="00F05C26" w:rsidRDefault="00F05C26" w:rsidP="00F05C26">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1284"/>
         </w:tabs>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:ind w:left="1000" w:right="320" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F05C26">
-[...83 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4C41DC57" w14:textId="3E8EFD0C" w:rsidR="00F05C26" w:rsidRDefault="00F05C26" w:rsidP="00337C1E">
+    <w:p w14:paraId="4C41DC57" w14:textId="6921DB89" w:rsidR="00F05C26" w:rsidRDefault="00F05C26" w:rsidP="00337C1E">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1284"/>
         </w:tabs>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:ind w:left="1000" w:right="320" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...33 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="15AEDAE9" w14:textId="0DB2E5F4" w:rsidR="002541D0" w:rsidRDefault="00F05C26" w:rsidP="00F05C26">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1336"/>
         </w:tabs>
         <w:spacing w:before="176"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -4852,60 +6728,60 @@
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD5F6F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Date et Signature</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F05C26" w:rsidSect="00BF5694">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="850" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BE15EF9" w14:textId="77777777" w:rsidR="00AF2E33" w:rsidRDefault="00AF2E33">
+    <w:p w14:paraId="7CE1AE19" w14:textId="77777777" w:rsidR="0039010E" w:rsidRDefault="0039010E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54FD9B44" w14:textId="77777777" w:rsidR="00AF2E33" w:rsidRDefault="00AF2E33">
+    <w:p w14:paraId="6AFAAE92" w14:textId="77777777" w:rsidR="0039010E" w:rsidRDefault="0039010E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -4932,51 +6808,51 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7E636DAF" w14:textId="65CADB44" w:rsidR="00233398" w:rsidRPr="009F7987" w:rsidRDefault="009F7987" w:rsidP="00233398">
     <w:pPr>
       <w:pStyle w:val="Titre1"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="18"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009F7987">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="18"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>USSP ATHLETISME</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4773BCD3" w14:textId="6C952A4A" w:rsidR="00233398" w:rsidRPr="009F7987" w:rsidRDefault="009F7987" w:rsidP="00233398">
     <w:pPr>
       <w:pStyle w:val="Titre1"/>
       <w:jc w:val="center"/>
@@ -4993,70 +6869,70 @@
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>54 r</w:t>
     </w:r>
     <w:r w:rsidR="00F529F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>ue</w:t>
     </w:r>
     <w:r w:rsidRPr="009F7987">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> Danielle Casanova 37700 SAINT PIERRE DES CORPS</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A7FDC47" w14:textId="77777777" w:rsidR="00AF2E33" w:rsidRDefault="00AF2E33">
+    <w:p w14:paraId="2F850C88" w14:textId="77777777" w:rsidR="0039010E" w:rsidRDefault="0039010E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45730FE3" w14:textId="77777777" w:rsidR="00AF2E33" w:rsidRDefault="00AF2E33">
+    <w:p w14:paraId="5E40B6F8" w14:textId="77777777" w:rsidR="0039010E" w:rsidRDefault="0039010E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47803DC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32761F40"/>
     <w:lvl w:ilvl="0" w:tplc="2F148774">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="320" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E4C28448">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1258" w:hanging="284"/>
@@ -5218,163 +7094,173 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5000" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6440" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="206374581">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="838278610">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="198"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002541D0"/>
     <w:rsid w:val="00076695"/>
+    <w:rsid w:val="00116835"/>
     <w:rsid w:val="0021232E"/>
     <w:rsid w:val="00226C87"/>
     <w:rsid w:val="00233398"/>
     <w:rsid w:val="002541D0"/>
     <w:rsid w:val="00271BBB"/>
     <w:rsid w:val="002A126E"/>
     <w:rsid w:val="00314E55"/>
     <w:rsid w:val="00321900"/>
     <w:rsid w:val="00337C1E"/>
+    <w:rsid w:val="003535CD"/>
+    <w:rsid w:val="003615C4"/>
     <w:rsid w:val="003764BA"/>
     <w:rsid w:val="003766DC"/>
+    <w:rsid w:val="0038321F"/>
+    <w:rsid w:val="0039010E"/>
     <w:rsid w:val="003C1929"/>
     <w:rsid w:val="003F2FEB"/>
     <w:rsid w:val="00442BDE"/>
     <w:rsid w:val="004453F9"/>
     <w:rsid w:val="004506E7"/>
     <w:rsid w:val="00462DF3"/>
     <w:rsid w:val="00475CE5"/>
     <w:rsid w:val="00493161"/>
     <w:rsid w:val="004C4A16"/>
     <w:rsid w:val="004D0DED"/>
     <w:rsid w:val="00503800"/>
+    <w:rsid w:val="00525E1D"/>
     <w:rsid w:val="005536CE"/>
     <w:rsid w:val="00564A7F"/>
     <w:rsid w:val="00573E12"/>
     <w:rsid w:val="0057640B"/>
     <w:rsid w:val="005864F0"/>
     <w:rsid w:val="005A2C17"/>
     <w:rsid w:val="005B1D91"/>
     <w:rsid w:val="005C301D"/>
     <w:rsid w:val="006418E7"/>
     <w:rsid w:val="00644A49"/>
     <w:rsid w:val="00650DD3"/>
     <w:rsid w:val="00650E59"/>
     <w:rsid w:val="00650ECA"/>
     <w:rsid w:val="00671B9D"/>
     <w:rsid w:val="006E0195"/>
+    <w:rsid w:val="00700BB1"/>
     <w:rsid w:val="00723FCA"/>
+    <w:rsid w:val="0072414E"/>
     <w:rsid w:val="00777629"/>
     <w:rsid w:val="0079115E"/>
     <w:rsid w:val="00810075"/>
     <w:rsid w:val="00822523"/>
     <w:rsid w:val="008275EF"/>
     <w:rsid w:val="008634E8"/>
+    <w:rsid w:val="00900578"/>
     <w:rsid w:val="00907CCF"/>
     <w:rsid w:val="00963F92"/>
     <w:rsid w:val="009704D0"/>
     <w:rsid w:val="009705F3"/>
     <w:rsid w:val="009A74C0"/>
     <w:rsid w:val="009B0CA7"/>
     <w:rsid w:val="009C3632"/>
     <w:rsid w:val="009C5DC1"/>
     <w:rsid w:val="009D5685"/>
     <w:rsid w:val="009E51E7"/>
     <w:rsid w:val="009E5CB5"/>
     <w:rsid w:val="009E5D0E"/>
     <w:rsid w:val="009F3B2D"/>
     <w:rsid w:val="009F7987"/>
     <w:rsid w:val="00A14DF9"/>
     <w:rsid w:val="00AE1F2F"/>
     <w:rsid w:val="00AF2E33"/>
     <w:rsid w:val="00B04F80"/>
     <w:rsid w:val="00B369A2"/>
     <w:rsid w:val="00B7117E"/>
     <w:rsid w:val="00B851BB"/>
     <w:rsid w:val="00BC0764"/>
     <w:rsid w:val="00BD67C9"/>
     <w:rsid w:val="00BF49A4"/>
     <w:rsid w:val="00BF5694"/>
     <w:rsid w:val="00C950F4"/>
     <w:rsid w:val="00C96264"/>
     <w:rsid w:val="00CF3BF6"/>
+    <w:rsid w:val="00D13D46"/>
     <w:rsid w:val="00D53072"/>
     <w:rsid w:val="00D573B3"/>
     <w:rsid w:val="00D6516C"/>
     <w:rsid w:val="00D70F4C"/>
     <w:rsid w:val="00D75C64"/>
     <w:rsid w:val="00D81070"/>
     <w:rsid w:val="00DD5F6F"/>
     <w:rsid w:val="00E22EB7"/>
     <w:rsid w:val="00E9100E"/>
     <w:rsid w:val="00ED0E35"/>
     <w:rsid w:val="00EE76EA"/>
     <w:rsid w:val="00F05C26"/>
     <w:rsid w:val="00F11FF3"/>
     <w:rsid w:val="00F260C7"/>
     <w:rsid w:val="00F529F6"/>
     <w:rsid w:val="00F92B2C"/>
     <w:rsid w:val="00FB2AAA"/>
     <w:rsid w:val="00FF715F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -6010,75 +7896,100 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E22EB7"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E22EB7"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003615C4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00700BB1"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1036585684">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ussp-athletisme.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d.docs.live.net/3710cfb6fdb8cd0c/Bureau/ussp/2021-2022-questionnairemineurs.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ussp-athletisme.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ussp-athletisme.com/saison-2025-2026/documents/autorisation-parentale-enfant-mineur-245283" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ussp-athletisme.com/saison-2025-2026/documents/autorisation-parentale-enfant-mineur-245283" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6340,76 +8251,76 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB813A11-78AF-41C2-8A02-642CBD293CCA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2690</Characters>
+  <Pages>3</Pages>
+  <Words>692</Words>
+  <Characters>3809</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Utilisateur Windows</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3173</CharactersWithSpaces>
+  <CharactersWithSpaces>4493</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>DOMINIQUE-JEAN jeanneau</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2020-08-26T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Writer</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">